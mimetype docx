--- v0 (2025-10-18)
+++ v1 (2026-10-12)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00054674" w:rsidP="00AB50F1">
+    <w:p w14:paraId="6CA6F968" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00054674" w:rsidP="00AB50F1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71AE2FC7" wp14:editId="286C1325">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>3462020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-576580</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2625725" cy="680025"/>
             <wp:effectExtent l="0" t="0" r="3175" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Grafik 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Doppellogo.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -76,796 +76,1154 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2625725" cy="680025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+    <w:p w14:paraId="5CBAEC7C" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Übergabe-/Annahmeerklärung für eine Literaturspende</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007309D4" w:rsidRPr="003352EC" w:rsidRDefault="007309D4" w:rsidP="004C556B">
+    <w:p w14:paraId="0A0F4BDC" w14:textId="77777777" w:rsidR="007309D4" w:rsidRPr="003352EC" w:rsidRDefault="007309D4" w:rsidP="004C556B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+    <w:p w14:paraId="07DDDF3D" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+    <w:p w14:paraId="65C9CFFE" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Universitätsbibliothek</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Koblenz, __________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+    <w:p w14:paraId="0A3D4341" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Gebäude C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+    <w:p w14:paraId="6B49D161" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Universitätsstr. 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+    <w:p w14:paraId="09F25BFF" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>56070 Koblenz</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
-[...13 lines deleted...]
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="00AB50F1">
+    <w:p w14:paraId="31BFEC87" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE1B4EF" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE71003" w14:textId="18255FAB" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="00AB50F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Name und Anschrift (Tel. / Email) des Schenkenden </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00352BCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Kontaktdaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Tel. / </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC591D" w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>E-Mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) des Schenkenden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5E1F1A" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BDC0463" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="004C556B">
-[...6 lines deleted...]
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+    <w:p w14:paraId="12A0F893" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446CD221" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
-[...6 lines deleted...]
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="008747FE" w:rsidP="00AB50F1">
+    <w:p w14:paraId="1DC614B5" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531519A0" w14:textId="77777777" w:rsidR="004C556B" w:rsidRDefault="008747FE" w:rsidP="00AB50F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Anzahl der Bände/Zeitschriftenhefte</w:t>
       </w:r>
       <w:r w:rsidR="004C556B" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>, Fachgebiet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
-[...6 lines deleted...]
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+    <w:p w14:paraId="5BDAA3C6" w14:textId="6B45BA7E" w:rsidR="00085A19" w:rsidRPr="003352EC" w:rsidRDefault="00085A19" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bitte füllen Sie die angehängte Titelliste aus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B84FFF7" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685C95B2" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
-[...13 lines deleted...]
-    <w:p w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="00AB50F1">
+    <w:p w14:paraId="42E7CE51" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E2CE8B" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051A9187" w14:textId="63FE1440" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="00AB50F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Die Anlieferung erfolgt auf Kosten </w:t>
       </w:r>
       <w:r w:rsidR="00AB50F1" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>und Risiko</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+      <w:r w:rsidR="00085A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Schenkenden</w:t>
+      </w:r>
+      <w:r w:rsidR="009D46F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674D9227" w14:textId="77777777" w:rsidR="004C556B" w:rsidRPr="003352EC" w:rsidRDefault="004C556B" w:rsidP="004C556B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ECBF28" w14:textId="5259F268" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED9A028" w14:textId="77777777" w:rsidR="00F5116F" w:rsidRPr="003352EC" w:rsidRDefault="00F5116F" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nicht in den Bestand aufgenommene Bände</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE1EFD5" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00F5116F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBA74EC" w14:textId="535F38EC" w:rsidR="00F5116F" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>⁭</w:t>
       </w:r>
-      <w:r w:rsidR="003352EC">
+      <w:r w:rsidR="003352EC" w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>⁭</w:t>
+      </w:r>
+      <w:r w:rsidR="003352EC" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
-[...23 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5116F" w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">können von der Bibliothek an andere Bibliotheken abgegeben, veräußert oder </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC591D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66FB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>entsorgt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5116F" w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werden</w:t>
+      </w:r>
+      <w:r w:rsidR="009D46F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F248AEE" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27F2966B" w14:textId="7F507F94" w:rsidR="00F5116F" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>⁭</w:t>
       </w:r>
       <w:r w:rsidR="003352EC" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>⁭</w:t>
+      </w:r>
+      <w:r w:rsidR="003352EC" w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5116F" w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>werden nach Absprache</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003352EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vom Schenkenden</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC591D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC591D" w:rsidRPr="00EC591D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innerhalb von 14 Tagen </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC591D" w:rsidRPr="00EC591D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nach Aufforderung</w:t>
       </w:r>
       <w:r w:rsidR="00F5116F" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>können von der Bibliothek an andere Bibliotheken abgegeben, veräußert oder makuliert werden</w:t>
-[...56 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00861AEB" w:rsidRPr="003352EC">
-[...32 lines deleted...]
-    <w:p w:rsidR="00F5116F" w:rsidRPr="003352EC" w:rsidRDefault="00F5116F" w:rsidP="00F5116F">
+      <w:r w:rsidR="00085A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in der Bibliothek abgeholt</w:t>
+      </w:r>
+      <w:r w:rsidR="009D46F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20814510" w14:textId="77777777" w:rsidR="00F5116F" w:rsidRPr="003352EC" w:rsidRDefault="00F5116F" w:rsidP="00F5116F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A434783" w14:textId="77777777" w:rsidR="00F5116F" w:rsidRPr="003352EC" w:rsidRDefault="00F5116F" w:rsidP="00F5116F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221B381F" w14:textId="624E75B1" w:rsidR="00F5116F" w:rsidRPr="003352EC" w:rsidRDefault="00F5116F" w:rsidP="00F5116F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Der Schenkende versichert, dass die abgegebenen Materialien sein uneingeschränktes Eigentum </w:t>
       </w:r>
       <w:r w:rsidR="00383A84" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sind un</w:t>
       </w:r>
       <w:r w:rsidR="005A1F65" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00383A84" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rechte Dritter nicht bestehen</w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+      <w:r w:rsidR="009D46F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0944B456" w14:textId="77777777" w:rsidR="00383A84" w:rsidRPr="003352EC" w:rsidRDefault="00383A84" w:rsidP="00F5116F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BC70E20" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00F5116F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E75B506" w14:textId="77777777" w:rsidR="00383A84" w:rsidRPr="003352EC" w:rsidRDefault="00383A84" w:rsidP="00F5116F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AE6106" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Schenkender: </w:t>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Bibliotheks</w:t>
       </w:r>
       <w:r w:rsidR="008747FE" w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mitarbeiter</w:t>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/in:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+    <w:p w14:paraId="40CD05B6" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+    <w:p w14:paraId="1460EB7D" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+    <w:p w14:paraId="6536E21D" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+    <w:p w14:paraId="058D6C39" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> [Datum/Unterschrift]</w:t>
       </w:r>
       <w:r w:rsidRPr="003352EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
         <w:t>[Datum/Unterschrift]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
+    <w:p w14:paraId="1D7D7996" w14:textId="77777777" w:rsidR="00AB50F1" w:rsidRDefault="00AB50F1" w:rsidP="00AB50F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AB50F1" w:rsidRPr="003352EC" w:rsidSect="004C556B">
+    <w:p w14:paraId="68ED7F56" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="418AC217" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10CA0064" w14:textId="77777777" w:rsidR="00085A19" w:rsidRDefault="00085A19" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64A83726" w14:textId="77777777" w:rsidR="00085A19" w:rsidRDefault="00085A19" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7404102B" w14:textId="77777777" w:rsidR="00085A19" w:rsidRDefault="00085A19" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029C2502" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DCE6881" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4530"/>
+        <w:gridCol w:w="4530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00352BCC" w14:paraId="710DF925" w14:textId="77777777" w:rsidTr="00352BCC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F42E04" w14:textId="283174A7" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Autor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9638CD" w14:textId="6E4A2D2E" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Titel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352BCC" w14:paraId="45C0A112" w14:textId="77777777" w:rsidTr="00352BCC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401BF734" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BE75BFD" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352BCC" w14:paraId="0133A2EC" w14:textId="77777777" w:rsidTr="00352BCC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09F0172B" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AB5881D" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352BCC" w14:paraId="61E60217" w14:textId="77777777" w:rsidTr="00352BCC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FDD7CE" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="094CC9CA" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352BCC" w14:paraId="74AC3449" w14:textId="77777777" w:rsidTr="00352BCC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEB1B49" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0982A979" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352BCC" w14:paraId="7A3C6723" w14:textId="77777777" w:rsidTr="00352BCC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5ED09B" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="097575FF" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5245"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="51CE632B" w14:textId="77777777" w:rsidR="00352BCC" w:rsidRPr="003352EC" w:rsidRDefault="00352BCC" w:rsidP="00AB50F1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5245"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00352BCC" w:rsidRPr="003352EC" w:rsidSect="004C556B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00FE350C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B88C7484"/>
     <w:lvl w:ilvl="0" w:tplc="96F00F04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1657,169 +2015,180 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1924534219">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="919947423">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="155461074">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="954601297">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1361780013">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1875461044">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C556B"/>
     <w:rsid w:val="00033382"/>
     <w:rsid w:val="00054674"/>
+    <w:rsid w:val="00085A19"/>
     <w:rsid w:val="00181BD4"/>
     <w:rsid w:val="00207ED7"/>
     <w:rsid w:val="002754C4"/>
+    <w:rsid w:val="002F17CB"/>
     <w:rsid w:val="003352EC"/>
     <w:rsid w:val="003525DE"/>
+    <w:rsid w:val="00352BCC"/>
     <w:rsid w:val="00356171"/>
     <w:rsid w:val="0037080C"/>
     <w:rsid w:val="00383A84"/>
     <w:rsid w:val="004C556B"/>
     <w:rsid w:val="004F4F6D"/>
     <w:rsid w:val="005A1F65"/>
     <w:rsid w:val="005C5A5C"/>
+    <w:rsid w:val="005E1BEA"/>
     <w:rsid w:val="00622332"/>
     <w:rsid w:val="006B7F64"/>
+    <w:rsid w:val="006D4C40"/>
     <w:rsid w:val="00705D3E"/>
     <w:rsid w:val="007309D4"/>
     <w:rsid w:val="00766656"/>
     <w:rsid w:val="0079374B"/>
     <w:rsid w:val="00860426"/>
     <w:rsid w:val="00861AEB"/>
     <w:rsid w:val="008747FE"/>
+    <w:rsid w:val="00895CFF"/>
     <w:rsid w:val="008E3C45"/>
     <w:rsid w:val="00916B41"/>
     <w:rsid w:val="00956FB8"/>
     <w:rsid w:val="0097414A"/>
     <w:rsid w:val="009C4614"/>
+    <w:rsid w:val="009D46F9"/>
     <w:rsid w:val="009E7FDF"/>
     <w:rsid w:val="00AB50F1"/>
     <w:rsid w:val="00AF184F"/>
     <w:rsid w:val="00B22E84"/>
     <w:rsid w:val="00B33CDE"/>
     <w:rsid w:val="00CD477D"/>
     <w:rsid w:val="00DB65E4"/>
     <w:rsid w:val="00DD0D29"/>
     <w:rsid w:val="00DD1DE4"/>
     <w:rsid w:val="00E25836"/>
+    <w:rsid w:val="00E66FB0"/>
     <w:rsid w:val="00EA728B"/>
+    <w:rsid w:val="00EC591D"/>
     <w:rsid w:val="00F5116F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="09E81840"/>
   <w15:docId w15:val="{F554FABE-B20B-4000-BBA3-77F499F5A213}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2142,99 +2511,114 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="004C556B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:rsid w:val="00352BCC"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1000741563">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
@@ -2503,76 +2887,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>831</Characters>
+  <Pages>2</Pages>
+  <Words>144</Words>
+  <Characters>912</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universität Koblenz-Landau</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>961</CharactersWithSpaces>
+  <CharactersWithSpaces>1054</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1441896</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>-1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1039</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://softlang.uni-koblenz.de/pics/UniKoblenzLandau_logo.jpg</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>