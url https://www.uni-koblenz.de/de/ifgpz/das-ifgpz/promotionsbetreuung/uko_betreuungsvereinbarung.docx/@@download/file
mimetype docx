--- v0 (2025-10-16)
+++ v1 (2026-09-12)
@@ -232,51 +232,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:shapetype w14:anchorId="441FAAB5" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum 21600 0 @0"/>
                   <v:f eqn="prod #0 1 2"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
                 <v:handles>
                   <v:h position="#0,topLeft" xrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Pfeil: Chevron 6" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-13.3pt;margin-top:6.9pt;width:9.35pt;height:11.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGtiwOmAIAALUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HbdoZdYogRYcB&#10;RRu0HXpWZCkWIIuapMTJfv0o+aNdV+xQLAdFNMlH8onk5dWh1WQvnFdgKlqc5JQIw6FWZlvRH083&#10;Xy4o8YGZmmkwoqJH4enV4vOny86WYgYN6Fo4giDGl52taBOCLbPM80a0zJ+AFQaVElzLAopum9WO&#10;dYje6myW5/OsA1dbB1x4j1+veyVdJHwpBQ/3UnoRiK4o5hbS6dK5iWe2uGTl1jHbKD6kwT6QRcuU&#10;waAT1DULjOyc+guqVdyBBxlOOLQZSKm4SDVgNUX+pprHhlmRakFyvJ1o8v8Plt/t146ouqJzSgxr&#10;8YnWUihdklUj9g4MmUeOOutLNH20azdIHq+x4IN0bfzHUsgh8XqceBWHQDh+LIqLixzZ56gqzgp8&#10;t4iZvThb58M3AS2Jl4ri48fQiVC2v/Whtx6tYjgPWtU3SuskuO1mpR3ZM3zl1bxYzs6HAH+YafMx&#10;T0w0umaRhL7sdAtHLSKgNg9CIoVY6CylnJpXTAkxzoUJRa9qWC36PM9y/I1pxnaPHomVBBiRJdY3&#10;YQ8Ao2UPMmL3BA320VWk3p+c838l1jtPHikymDA5t8qAew9AY1VD5N5+JKmnJrK0gfqIDeagnzxv&#10;+Y3CN75lPqyZw1HDtsD1Ee7xkBq6isJwo6QB9+u979EeJwC1lHQ4uhX1P3fMCUr0d4Oz8bU4PY2z&#10;noTTs/MZCu61ZvNaY3btCrBvClxUlqdrtA96vEoH7TNumWWMiipmOMbGLg1uFFahXym4p7hYLpMZ&#10;zrdl4dY8Wh7BI6uxgZ8Oz8zZodEDTsgdjGPOyjfN3ttGTwPLXQCp0iS88DrwjbshNc6wx+LyeS0n&#10;q5dtu/gNAAD//wMAUEsDBBQABgAIAAAAIQBbKI5E3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUjsUqet5JYQp+IhVFhVtJXYuvE0iYjHUeyk4e8ZVnQ5ukd3zs03k2vFiH1o&#10;PGmYz1IQSKW3DVUajoe3ZA0iREPWtJ5Qww8G2BS3N7nJrL/QJ477WAkuoZAZDXWMXSZlKGt0Jsx8&#10;h8TZ2ffORD77StreXLjctXKRpko60xB/qE2HLzWW3/vBaVAf9Xa9HV6fdzj/2h3xMHbj+1nr+7vp&#10;6RFExCn+w/Cnz+pQsNPJD2SDaDUkC6UY5WDJExhIVg8gThqWKwWyyOX1gOIXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAhrYsDpgCAAC1BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAWyiORN4AAAAIAQAADwAAAAAAAAAAAAAAAADyBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008C761B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
@@ -290,112 +290,130 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>eines Promotionsvorhabens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D98ECA7" w14:textId="51E46078" w:rsidR="00A15CCA" w:rsidRDefault="00A15CCA" w:rsidP="00595F4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4155C3E5" w14:textId="5BF3667D" w:rsidR="00A15CCA" w:rsidRPr="00A15CCA" w:rsidRDefault="00A15CCA" w:rsidP="00595F4C">
+    <w:p w14:paraId="4155C3E5" w14:textId="4EC54336" w:rsidR="00A15CCA" w:rsidRPr="00A15CCA" w:rsidRDefault="00A15CCA" w:rsidP="00595F4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A15CCA">
+      <w:r w:rsidRPr="000B38F1">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Stand: </w:t>
       </w:r>
-      <w:r w:rsidR="006A4EFE">
+      <w:r w:rsidR="001502C9">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>04</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A15CCA">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84999">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775C93">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006A4EFE">
+      <w:r w:rsidR="006A4EFE" w:rsidRPr="00775C93">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>07</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="001502C9">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775C93">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A15CCA">
+      <w:r w:rsidR="00B47B66" w:rsidRPr="0050582C">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A48224" w14:textId="4F969E7F" w:rsidR="008C761B" w:rsidRPr="00A051FE" w:rsidRDefault="008C761B" w:rsidP="004F53AF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E42D6BD" w14:textId="4EEDEC41" w:rsidR="004F53AF" w:rsidRPr="00A051FE" w:rsidRDefault="004F53AF" w:rsidP="0035123D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
@@ -448,227 +466,401 @@
       </w:r>
       <w:r w:rsidR="00953253">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>uten wissenschaftlichen Praxis legen Promovierende und Betreuungsperson(en) mit einer Betreuungsvereinbarung den Grundstein für einen gemeinsamen Promotionsprozess.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCC261F" w14:textId="7BC9BE09" w:rsidR="00BA1CA7" w:rsidRDefault="00BA1CA7" w:rsidP="00BA1CA7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="168EB530" w14:textId="60A86E00" w:rsidR="00391A6A" w:rsidRDefault="00391A6A" w:rsidP="00BA1CA7">
+    <w:p w14:paraId="1AB25B98" w14:textId="26E0A1BD" w:rsidR="00B73099" w:rsidRDefault="00391A6A" w:rsidP="00643731">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219794629"/>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Die vorliegende Betreuungsvereinbarung folgt den Empfehlungen der Deutschen Forschungsgemeinschaft (DFG)</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Die vorliegende Betreuungsvereinbarung folgt den Empfehlungen der </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097DA0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Deutschen Forschungsgemeinschaft (DFG)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D044A8" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00175B94" w:rsidRPr="00894719">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00175B94">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
-[...4 lines deleted...]
-      </w:r>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dokumentiert die wechselseitigen Erwartungen sowie Aufgaben der Promovierenden und Betreuenden zu Beginn und während der Promotion. Die hierfür notwendigen Absprachen werden gemeinsam erarbeitet und festgehalten. Die Betreuungsvereinbarung hat eine prozessbegleitende Funktion und kann als Grundlage für die Betreuungsgespräche genutzt werden. Im Laufe der Promotion kann und sollte die Betreuungsvereinbarung daher aktualisiert und an Fortschritt und Veränderungen angepasst werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3890E3FF" w14:textId="77777777" w:rsidR="00391A6A" w:rsidRDefault="00391A6A" w:rsidP="00BA1CA7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="166849DF" w14:textId="7A6970CC" w:rsidR="003B345E" w:rsidRDefault="00BA1CA7" w:rsidP="00D34DC9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> und dokumentiert die wechselseitigen Erwartungen sowie Aufgaben der Promovierenden und Betreuenden zu Beginn und während der Promotion. Die hierfür notwendigen Absprachen werden gemeinsam erarbeitet und festgehalten. Die Betreuungsvereinbarung hat eine prozessbegleitende Funktion und kann als Grundlage für die Betreuungsgespräche genutzt werden. Im Laufe der Promotion kann und sollte die Betreuungsvereinbarung daher aktualisiert und an Fortschritt und Veränderungen angepasst werden.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3890E3FF" w14:textId="77777777" w:rsidR="00391A6A" w:rsidRDefault="00391A6A" w:rsidP="00BA1CA7">
+        <w:t xml:space="preserve">Die Vereinbarung dient der Qualitätssicherung des Promotionsverfahrens und ist </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0520">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gesetzlich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vorgeschrieben. Sie stellt dennoch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175B94">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kein juristisches Dokument dar, aus dem einklagbare Rechtspositionen resultieren. Es erfolgt keine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175B94">
+        <w:rPr>
+          <w:rStyle w:val="IntensiveHervorhebung"/>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Begründung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00175B94">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von etwaigen Rechten und Pflichten, welche nicht bereits aufgrund gesetzlicher Grundlage besteh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007838B6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40AF8" w:rsidRPr="007838B6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C67B5A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Betreuungsvereinbarung ersetzt </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40AF8" w:rsidRPr="00D40AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nicht die nach der jeweiligen Promotionsordnung vorzunehmenden Handlunge</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40AF8" w:rsidRPr="0050582C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00175B94">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00175B94" w:rsidRPr="00175B94">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00175B94" w:rsidRPr="00D40AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wie die </w:t>
+      </w:r>
+      <w:r w:rsidR="00175B94" w:rsidRPr="00C67B5A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annahme als Doktorand*in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645C3311" w14:textId="77777777" w:rsidR="003B345E" w:rsidRDefault="003B345E" w:rsidP="00D34DC9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604B0380" w14:textId="60D89A60" w:rsidR="00022703" w:rsidRPr="00A051FE" w:rsidRDefault="00BA1CA7" w:rsidP="00D34DC9">
+    <w:p w14:paraId="6D940EB4" w14:textId="761A687E" w:rsidR="00501762" w:rsidRDefault="00BA1CA7" w:rsidP="00D34DC9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00022703" w:rsidRPr="00A051FE" w:rsidSect="00FB44FE">
+      </w:pPr>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Um den Promotionsprozess bestmöglich zu unterstützen, empfiehlt es sich, die Betreuungsvereinbarung zeitnah nach der schriftlichen Betreuungszusage zu schließen.</w:t>
+      </w:r>
+      <w:r w:rsidR="007838B6" w:rsidRPr="007838B6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ein Entwurf der Vereinbarung soll jedoch bereits dem Antrag auf Annahme als Doktorand*in beigelegt werden</w:t>
+      </w:r>
+      <w:r w:rsidR="003B345E" w:rsidRPr="007838B6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B345E">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40AF8" w:rsidRPr="00D40AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spätestens </w:t>
+      </w:r>
+      <w:r w:rsidR="008C38DF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ist sie</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40AF8" w:rsidRPr="00D40AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nach §</w:t>
+      </w:r>
+      <w:r w:rsidR="0022188B">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40AF8" w:rsidRPr="00D40AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>34 Abs. 5 HochSchG</w:t>
+      </w:r>
+      <w:r w:rsidR="0022188B">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sowie nach § 14 der</w:t>
+      </w:r>
+      <w:r w:rsidR="00F118F8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jeweiligen</w:t>
+      </w:r>
+      <w:r w:rsidR="0022188B">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Promotionsordnung</w:t>
+      </w:r>
+      <w:r w:rsidR="00F118F8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D40AF8" w:rsidRPr="00D40AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in einem angemessenen Zeitraum nach der Annahme zu </w:t>
+      </w:r>
+      <w:r w:rsidR="008C38DF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>schließen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40AF8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, der sechs Monate nicht überschreiten darf</w:t>
+      </w:r>
+      <w:r w:rsidR="007A5C43">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003B345E">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61255203" w14:textId="77777777" w:rsidR="00501762" w:rsidRDefault="00501762" w:rsidP="00D34DC9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604B0380" w14:textId="1D124672" w:rsidR="00501762" w:rsidRPr="00A051FE" w:rsidRDefault="00501762" w:rsidP="00D34DC9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00501762" w:rsidRPr="00A051FE" w:rsidSect="00FB44FE">
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="first" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
-[...115 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="42BCF19A" w14:textId="35001C50" w:rsidR="00496C6D" w:rsidRPr="00A051FE" w:rsidRDefault="00496C6D" w:rsidP="00AF48FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50104C84" w14:textId="77777777" w:rsidR="00711E3B" w:rsidRPr="00A051FE" w:rsidRDefault="00711E3B" w:rsidP="005A0775">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
@@ -702,56 +894,56 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doktorand</w:t>
       </w:r>
       <w:r w:rsidR="008E277C" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A39EB64" w14:textId="77777777" w:rsidR="00CC5637" w:rsidRPr="00A051FE" w:rsidRDefault="00F87801" w:rsidP="00CC5637">
+    <w:p w14:paraId="2A39EB64" w14:textId="3EFCEDAA" w:rsidR="00CC5637" w:rsidRDefault="00F87801" w:rsidP="00894719">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="160"/>
-        <w:ind w:left="708"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidR="00FD1BED" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00877CE0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -769,234 +961,196 @@
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1208217411"/>
           <w:placeholder>
             <w:docPart w:val="AD40D29CA35947228AD2ACF110364FEE"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CC5637" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0DEFC521" w14:textId="697E6F66" w:rsidR="00CC5637" w:rsidRPr="00A051FE" w:rsidRDefault="00F87801" w:rsidP="00CC5637">
-[...2 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="454E0EA9" w14:textId="60A2904F" w:rsidR="00527FFA" w:rsidRPr="00894719" w:rsidRDefault="00527FFA" w:rsidP="00894719">
+      <w:pPr>
         <w:spacing w:after="160"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00F97388" w:rsidRPr="00A051FE">
+        <w:t xml:space="preserve">Adresse: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:cs="Open Sans"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
-          <w:id w:val="-1807158731"/>
+          <w:id w:val="18295062"/>
           <w:placeholder>
-            <w:docPart w:val="A52F78769D784D3889114556C652B874"/>
+            <w:docPart w:val="168BF46206BA4B6BB9F1216D0E0FA442"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002A5FC0" w:rsidRPr="00A051FE">
+          <w:r w:rsidRPr="00894719">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="61AF4EC8" w14:textId="251E8EC0" w:rsidR="00057590" w:rsidRPr="00A051FE" w:rsidRDefault="00934F0C" w:rsidP="0051125E">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5E9547BA" w14:textId="6C05AD6C" w:rsidR="00527FFA" w:rsidRPr="00894719" w:rsidRDefault="00527FFA" w:rsidP="00894719">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>E-M</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00F97388" w:rsidRPr="00A051FE">
+        <w:t xml:space="preserve">E-Mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:cs="Open Sans"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
-          <w:id w:val="377513703"/>
+          <w:id w:val="976414852"/>
           <w:placeholder>
-            <w:docPart w:val="3A8638E6E67844DD9FDFD27E9E5E9B4B"/>
+            <w:docPart w:val="E383ED9D18D44DCB8FF0FC390326FE7F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CC5637" w:rsidRPr="00A051FE">
+          <w:r w:rsidRPr="00894719">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3BE97DE2" w14:textId="77777777" w:rsidR="00F07CC6" w:rsidRPr="00A051FE" w:rsidRDefault="00F07CC6" w:rsidP="00F87801">
-      <w:pPr>
+    <w:p w14:paraId="08367A03" w14:textId="77777777" w:rsidR="00527FFA" w:rsidRPr="00894719" w:rsidRDefault="00527FFA" w:rsidP="00894719">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="050DD78A" w14:textId="7300AD01" w:rsidR="00C149A5" w:rsidRDefault="00F30FFA" w:rsidP="00894719">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="120"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00C149A5" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Erstbetreuer</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        <w:t>etreuer*in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F48F6C6" w14:textId="2CF318DE" w:rsidR="00414D30" w:rsidRPr="00894719" w:rsidRDefault="00F87801" w:rsidP="00894719">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:szCs w:val="22"/>
-[...20 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00414D30" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
       <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -1005,450 +1159,456 @@
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-327669223"/>
           <w:placeholder>
             <w:docPart w:val="2C41314076924333B5FF869FB4349FE4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CC5637" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5D2FFD78" w14:textId="35F60094" w:rsidR="00414D30" w:rsidRPr="00A051FE" w:rsidRDefault="00414D30" w:rsidP="00414D30">
+    <w:p w14:paraId="5D2FFD78" w14:textId="5BD31D8C" w:rsidR="00414D30" w:rsidRPr="00A051FE" w:rsidRDefault="00414D30" w:rsidP="00414D30">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Adresse: </w:t>
       </w:r>
       <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="209853039"/>
           <w:placeholder>
             <w:docPart w:val="7B3D9568EF19476D9ED9FC113A57D3B9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00527FFA" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="151BC208" w14:textId="20F83613" w:rsidR="00414D30" w:rsidRPr="00A051FE" w:rsidRDefault="00414D30" w:rsidP="00414D30">
+    <w:p w14:paraId="151BC208" w14:textId="416FABB8" w:rsidR="00414D30" w:rsidRPr="00A051FE" w:rsidRDefault="00414D30" w:rsidP="00414D30">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">E-Mail: </w:t>
       </w:r>
       <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1890689509"/>
+          <w:id w:val="916363705"/>
           <w:placeholder>
-            <w:docPart w:val="515C5D98229C497F8E2B382311BF0B3D"/>
+            <w:docPart w:val="AB14E08F0A534A7E893F58AE1B59A879"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00527FFA" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="7E7892B9" w14:textId="77777777" w:rsidR="00414D30" w:rsidRPr="00A051FE" w:rsidRDefault="00414D30" w:rsidP="00F07CC6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38861633" w14:textId="2F79A455" w:rsidR="00F87801" w:rsidRPr="00A051FE" w:rsidRDefault="005F3F8B" w:rsidP="00F07CC6">
+    <w:p w14:paraId="38861633" w14:textId="1DBBF24F" w:rsidR="00F87801" w:rsidRPr="00A051FE" w:rsidRDefault="005F3F8B" w:rsidP="00F07CC6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005175A6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ggf. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6C4F" w:rsidRPr="005175A6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weitere*r B</w:t>
+      </w:r>
+      <w:r w:rsidR="008733EC" w:rsidRPr="005175A6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>etreuer</w:t>
+      </w:r>
+      <w:r w:rsidR="008E277C" w:rsidRPr="005175A6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="008733EC" w:rsidRPr="005175A6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1876030C" w14:textId="77777777" w:rsidR="00894719" w:rsidRDefault="00894719" w:rsidP="00894719">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:b/>
-[...41 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A051FE">
-        <w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1529064345"/>
           <w:placeholder>
-            <w:docPart w:val="21E6053742704248AEF55AFFC849D75D"/>
+            <w:docPart w:val="7BE2BDA0AF9349E2984A151DDF60BE4A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2FB6AD1C" w14:textId="42DF246B" w:rsidR="00877CE0" w:rsidRPr="00A051FE" w:rsidRDefault="00877CE0" w:rsidP="00F07CC6">
+    <w:p w14:paraId="025FAB25" w14:textId="4AF9ECF2" w:rsidR="00894719" w:rsidRPr="00A051FE" w:rsidRDefault="00894719" w:rsidP="00894719">
       <w:pPr>
         <w:spacing w:after="160"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+        <w:t xml:space="preserve">Adresse: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-115687388"/>
+          <w:id w:val="1095593442"/>
           <w:placeholder>
-            <w:docPart w:val="CC76C23B2AF24E648783CCDF52FEF2C8"/>
+            <w:docPart w:val="0F63504E980943168177FC8B67E24A5C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6BECFF29" w14:textId="76C49BB8" w:rsidR="00877CE0" w:rsidRPr="00A051FE" w:rsidRDefault="00934F0C" w:rsidP="00877CE0">
-      <w:pPr>
+    <w:p w14:paraId="2B355E5E" w14:textId="44FFAB1E" w:rsidR="00894719" w:rsidRDefault="00894719" w:rsidP="00894719">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>E-M</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+        <w:t xml:space="preserve">E-Mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-1703076627"/>
+          <w:id w:val="-1478287246"/>
           <w:placeholder>
-            <w:docPart w:val="A3B633F8EF064C9C8FA0BC748B2CA4DD"/>
+            <w:docPart w:val="BBE91C4465F841E3B50C0440B0697E7F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3BE91AB6" w14:textId="77777777" w:rsidR="00877CE0" w:rsidRPr="00A051FE" w:rsidRDefault="00877CE0" w:rsidP="00877CE0">
-[...8 lines deleted...]
-    <w:p w14:paraId="39592BE1" w14:textId="0AD963D1" w:rsidR="00F87801" w:rsidRPr="00A051FE" w:rsidRDefault="005F3F8B" w:rsidP="00F07CC6">
+    <w:p w14:paraId="7D150F59" w14:textId="77777777" w:rsidR="00894719" w:rsidRPr="00A051FE" w:rsidRDefault="00894719" w:rsidP="00894719">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39592BE1" w14:textId="1A08C698" w:rsidR="00F87801" w:rsidRPr="00894719" w:rsidRDefault="005F3F8B" w:rsidP="00894719">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
+      <w:r w:rsidRPr="005175A6">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="007D5D50" w:rsidRPr="00A051FE">
+      <w:r w:rsidR="007D5D50" w:rsidRPr="005175A6">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">gf. </w:t>
       </w:r>
-      <w:r w:rsidR="00883B86" w:rsidRPr="00A051FE">
+      <w:r w:rsidR="00FB6C4F" w:rsidRPr="005175A6">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Drittbetreuer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008E277C" w:rsidRPr="00A051FE">
+        <w:t>weitere*r Be</w:t>
+      </w:r>
+      <w:r w:rsidR="00883B86" w:rsidRPr="005175A6">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>treuer</w:t>
+      </w:r>
+      <w:r w:rsidR="008E277C" w:rsidRPr="005175A6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00883B86" w:rsidRPr="00A051FE">
+      <w:r w:rsidR="00883B86" w:rsidRPr="005175A6">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EA479F" w14:textId="4C39D8D4" w:rsidR="00877CE0" w:rsidRPr="00A051FE" w:rsidRDefault="00F87801" w:rsidP="00F07CC6">
+    <w:p w14:paraId="2F461782" w14:textId="77777777" w:rsidR="00527FFA" w:rsidRDefault="00F87801" w:rsidP="00527FFA">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00877CE0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Name: </w:t>
       </w:r>
       <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
@@ -1463,169 +1623,163 @@
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="382756338"/>
           <w:placeholder>
             <w:docPart w:val="8A077AE387DB4E218447EDAFAC1A4CA4"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="13CA4966" w14:textId="61195BA1" w:rsidR="00877CE0" w:rsidRPr="00A051FE" w:rsidRDefault="00877CE0" w:rsidP="00F07CC6">
+    <w:p w14:paraId="46D5E532" w14:textId="3AD8EE98" w:rsidR="00527FFA" w:rsidRPr="00A051FE" w:rsidRDefault="00527FFA" w:rsidP="00527FFA">
       <w:pPr>
         <w:spacing w:after="160"/>
+        <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+        <w:t xml:space="preserve">Adresse: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-484700162"/>
+          <w:id w:val="-363977413"/>
           <w:placeholder>
-            <w:docPart w:val="CF862738DBFE441193CB02DF524CC2B8"/>
+            <w:docPart w:val="E05D21DCEF134E929E1CC17EF5203ED7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6AF405E3" w14:textId="14B514B2" w:rsidR="00133F0F" w:rsidRPr="00A051FE" w:rsidRDefault="00877CE0" w:rsidP="006C2CC8">
-[...1 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p w14:paraId="16C699DD" w14:textId="1AFFFE74" w:rsidR="00527FFA" w:rsidRPr="00A051FE" w:rsidRDefault="00527FFA" w:rsidP="00527FFA">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>E</w:t>
-[...7 lines deleted...]
-        <w:t>-M</w:t>
+        <w:t xml:space="preserve">E-Mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="005A350D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1437395876"/>
+          <w:id w:val="-604265008"/>
           <w:placeholder>
-            <w:docPart w:val="63AAC8D9EBB64B48ACFA95532CD935FB"/>
+            <w:docPart w:val="A4EE613A89E24CC2AAE2FC7D361560EA"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00B9318A" w:rsidRPr="00A051FE">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+    </w:p>
+    <w:p w14:paraId="7454D2CC" w14:textId="77777777" w:rsidR="00527FFA" w:rsidRPr="00A051FE" w:rsidRDefault="00527FFA" w:rsidP="00F07CC6">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="24FEB289" w14:textId="7EFBABC5" w:rsidR="00E45561" w:rsidRPr="00A051FE" w:rsidRDefault="00E45561" w:rsidP="0032230F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="095AB662" w14:textId="077A2AAD" w:rsidR="007D2A1F" w:rsidRPr="00A051FE" w:rsidRDefault="00EA5E5E" w:rsidP="00496C6D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
@@ -1823,51 +1977,51 @@
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Arbeitstitel:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D0E137" w14:textId="4FCB6A22" w:rsidR="00CC5637" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00CC5637">
+    <w:p w14:paraId="27D0E137" w14:textId="4FCB6A22" w:rsidR="00CC5637" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00CC5637">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="509568024"/>
           <w:placeholder>
             <w:docPart w:val="FCD60E356EE1437FBFC6721E89683619"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CC5637" w:rsidRPr="00A051FE">
@@ -1896,51 +2050,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="611F65C0" w14:textId="64F324BB" w:rsidR="00E24BFC" w:rsidRPr="00A051FE" w:rsidRDefault="0032230F" w:rsidP="00496C6D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Art der Promotion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E421FE2" w14:textId="649FD04B" w:rsidR="0032230F" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00496C6D">
+    <w:p w14:paraId="1E421FE2" w14:textId="649FD04B" w:rsidR="0032230F" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00496C6D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-15464909"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -1954,51 +2108,51 @@
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0032230F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Individualpromotion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4211C364" w14:textId="3DC4D307" w:rsidR="00E24BFC" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00E24BFC">
+    <w:p w14:paraId="4211C364" w14:textId="3DC4D307" w:rsidR="00E24BFC" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00E24BFC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1801180018"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2016,51 +2170,51 @@
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D6252" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0032230F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>trukturierte Promotion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B52218F" w14:textId="079D2A4D" w:rsidR="0032230F" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00E24BFC">
+    <w:p w14:paraId="1B52218F" w14:textId="079D2A4D" w:rsidR="0032230F" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00E24BFC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-928115275"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2076,51 +2230,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D6252" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="0032230F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ooperative Promotion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB728CF" w14:textId="72C0545F" w:rsidR="00E24BFC" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00E24BFC">
+    <w:p w14:paraId="1BB728CF" w14:textId="72C0545F" w:rsidR="00E24BFC" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00E24BFC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="991379580"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -2147,70 +2301,61 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="0032230F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>inational</w:t>
       </w:r>
       <w:r w:rsidR="005F3F8B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e Promotion</w:t>
       </w:r>
       <w:r w:rsidR="0032230F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>/</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>/Cotutelle</w:t>
+      </w:r>
       <w:r w:rsidR="005F3F8B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-Verfahren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599D5F0F" w14:textId="5B80A6AA" w:rsidR="00A10919" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="599D5F0F" w14:textId="5B80A6AA" w:rsidR="00A10919" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1186359666"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2229,51 +2374,51 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB1031" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A157B2" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ndere: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4EA3CC" w14:textId="2330DDBC" w:rsidR="0076306D" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="3B4EA3CC" w14:textId="2330DDBC" w:rsidR="0076306D" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1487588058"/>
           <w:placeholder>
             <w:docPart w:val="52FDD3B342314EA4AC6D8F01AC711197"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00496C6D" w:rsidRPr="00A051FE">
             <w:rPr>
@@ -2286,61 +2431,61 @@
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="77B9C9E6" w14:textId="77777777" w:rsidR="0076306D" w:rsidRPr="00A051FE" w:rsidRDefault="0076306D" w:rsidP="00914BA5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5702D234" w14:textId="08A4F4C3" w:rsidR="0032230F" w:rsidRPr="00A051FE" w:rsidRDefault="00133F0F" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
+      <w:r w:rsidRPr="00CA6721">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Form der Dissertation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2246EB83" w14:textId="0344C0B7" w:rsidR="00133F0F" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00516087">
+    <w:p w14:paraId="2246EB83" w14:textId="0344C0B7" w:rsidR="00133F0F" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="630900716"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2372,51 +2517,51 @@
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00934F0C" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onogra</w:t>
       </w:r>
       <w:r w:rsidR="00D33265" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00934F0C" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>isch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C5B32B" w14:textId="196D8B50" w:rsidR="00133F0F" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00E24BFC">
+    <w:p w14:paraId="15C5B32B" w14:textId="324929E2" w:rsidR="00133F0F" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00E24BFC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-357435896"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -2430,88 +2575,109 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0030695D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="00133F0F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umulativ</w:t>
       </w:r>
+      <w:r w:rsidR="00234EAE" w:rsidRPr="008229C5">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3AED" w:rsidRPr="00875D0D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mit</w:t>
+      </w:r>
       <w:r w:rsidR="009D3AED" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mit einer Anzahl von </w:t>
+        <w:t xml:space="preserve"> einer Anzahl von </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-771547242"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009D3AED" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>___</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="009D3AED" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publikationen</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="6B29088D" w14:textId="1DF71CB6" w:rsidR="00E24BFC" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+      <w:r w:rsidR="001A0E28">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Hinweis: Angaben in Promotionsordnung berücksichtigen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B29088D" w14:textId="1DF71CB6" w:rsidR="00E24BFC" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1226915328"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2558,51 +2724,51 @@
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2C15454A" w14:textId="3EA46200" w:rsidR="00E24BFC" w:rsidRPr="00A051FE" w:rsidRDefault="00E24BFC" w:rsidP="0076306D">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                              </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2250DF01" w14:textId="669F588E" w:rsidR="0032174D" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00B47BA1">
+    <w:p w14:paraId="2250DF01" w14:textId="669F588E" w:rsidR="0032174D" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00B47BA1">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1081332733"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -2651,51 +2817,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03063DC5" w14:textId="7B485FC1" w:rsidR="001A5518" w:rsidRPr="00A051FE" w:rsidRDefault="001A5518" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sprache</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DD958A" w14:textId="473C36F5" w:rsidR="00A0521F" w:rsidRPr="00A051FE" w:rsidRDefault="00835095" w:rsidP="00516087">
+    <w:p w14:paraId="081F2482" w14:textId="65C144D3" w:rsidR="004D11AA" w:rsidRDefault="00835095" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Es ist geplant</w:t>
       </w:r>
       <w:r w:rsidR="00170314" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
@@ -2732,115 +2898,295 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">zu </w:t>
       </w:r>
       <w:r w:rsidR="00A0521F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verfass</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00A0521F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00604708" w:rsidRPr="00A051FE">
+    </w:p>
+    <w:p w14:paraId="7C549F1C" w14:textId="101AA554" w:rsidR="004D11AA" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="004D11AA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="2012863497"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00875D0D">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004D11AA" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D11AA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deutsch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5568E663" w14:textId="08592ED7" w:rsidR="004D11AA" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="004D11AA">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1562787540"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="002D50E2">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004D11AA" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D11AA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Englisch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A72BC80" w14:textId="5107F3DA" w:rsidR="004D11AA" w:rsidRDefault="00D84999" w:rsidP="004D11AA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1785613736"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="004D11AA" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="004D11AA" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2CCE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="004D11AA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ndere</w:t>
+      </w:r>
+      <w:r w:rsidR="00963878">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004D11AA">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="-263464145"/>
+          <w:id w:val="-1533257955"/>
           <w:placeholder>
-            <w:docPart w:val="C697961684B040BEBEE2C3ADEBC1A3C6"/>
+            <w:docPart w:val="22AFDE94121649508ABEC6C7DFC2C6F7"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FD776D" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00963878" w:rsidRPr="00A051FE">
             <w:rPr>
-              <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t xml:space="preserve">Klicken </w:t>
-[...15 lines deleted...]
-            <w:t>Sie hier, um Text einzugeben.</w:t>
+            <w:t>_______________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-    </w:p>
-[...11 lines deleted...]
-    <w:p w14:paraId="0E1D8B71" w14:textId="087FF40B" w:rsidR="00711E3B" w:rsidRPr="00A051FE" w:rsidRDefault="00711E3B" w:rsidP="00516087">
+      <w:r w:rsidR="00963878">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002D50E2" w:rsidRPr="00CA6721">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hinweis: </w:t>
+      </w:r>
+      <w:r w:rsidR="00963878" w:rsidRPr="00CA6721">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zustimmung des Promotionsausschusses notwendig)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB676EA" w14:textId="77777777" w:rsidR="004D11AA" w:rsidRDefault="004D11AA" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="80"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E1D8B71" w14:textId="199CD3C8" w:rsidR="00711E3B" w:rsidRPr="00A051FE" w:rsidRDefault="00711E3B" w:rsidP="00894719">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finanzierung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63762BE6" w14:textId="07ADEDC1" w:rsidR="007F2B63" w:rsidRPr="00A051FE" w:rsidRDefault="0094260C" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -3013,113 +3359,113 @@
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00021CFD" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>über</w:t>
       </w:r>
       <w:r w:rsidR="008A1D8F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489CDD46" w14:textId="74BCC4FE" w:rsidR="00ED5CE0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00ED5CE0">
+    <w:p w14:paraId="489CDD46" w14:textId="6D915672" w:rsidR="00ED5CE0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00ED5CE0">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="87823927"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD776D" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD776D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00481123">
-[...4 lines deleted...]
-        <w:t>S</w:t>
+      <w:r w:rsidR="00341F3A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beschäftigung</w:t>
       </w:r>
       <w:r w:rsidR="00481123" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">telle </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C4B0E" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>an Universität Koblenz</w:t>
       </w:r>
       <w:r w:rsidR="00F53EA6" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-855582652"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
@@ -3174,51 +3520,51 @@
           </w:rPr>
           <w:id w:val="652422887"/>
           <w:placeholder>
             <w:docPart w:val="1C2F8CE129CB2547B2FD6065EC2A2167"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00ED5CE0" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>_______</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00ED5CE0">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> SWS Lehre </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BD2137" w14:textId="77777777" w:rsidR="00FD776D" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00FD776D">
+    <w:p w14:paraId="21BD2137" w14:textId="77777777" w:rsidR="00FD776D" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00FD776D">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-209884948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -3227,172 +3573,179 @@
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD776D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001C4B0E" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Stipendium</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25943D29" w14:textId="10147DB6" w:rsidR="00FD776D" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="25943D29" w14:textId="4DA76598" w:rsidR="00FD776D" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-547381987"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD776D" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD776D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00341F3A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Beschäftigung</w:t>
+      </w:r>
       <w:r w:rsidR="001C4B0E" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stelle außerhalb der Universität Koblenz</w:t>
+        <w:t xml:space="preserve"> außerhalb der Universität Koblenz</w:t>
       </w:r>
       <w:r w:rsidR="00ED471F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-95560612"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0048006A" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>_______</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0048006A" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> %</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEEC35C" w14:textId="6155FA8C" w:rsidR="001C4B0E" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="1CEEC35C" w14:textId="1CB305CE" w:rsidR="001C4B0E" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2047514309"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FD776D" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00467539">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD776D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002562F3" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="001C4B0E" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
@@ -3561,120 +3914,102 @@
         </w:rPr>
         <w:t>und Betreuer</w:t>
       </w:r>
       <w:r w:rsidR="006A159F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="000E3FC3" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(nen)</w:t>
       </w:r>
       <w:r w:rsidR="006A159F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>klären, welche Ressourcen, die für das Promotionsvorhaben wichtig sind, bereitgestellt werden können:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A049B35" w14:textId="5E580F53" w:rsidR="00DF3449" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="3A049B35" w14:textId="44099712" w:rsidR="00DF3449" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:cs="Open Sans"/>
+            <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="2059655799"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00467539" w:rsidRPr="00467539">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF3449" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arbeitsplatz:</w:t>
       </w:r>
     </w:p>
@@ -3694,243 +4029,243 @@
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="7350CAC6" w14:textId="09C1E8E2" w:rsidR="00225C8B" w:rsidRPr="00A051FE" w:rsidRDefault="00225C8B" w:rsidP="00161DFA">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                         </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1748BD28" w14:textId="04227F5C" w:rsidR="00F07CC6" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="1748BD28" w14:textId="7A756E68" w:rsidR="00F07CC6" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1773508739"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00467539">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B909A2" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Software: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F6A230" w14:textId="602114CB" w:rsidR="00B909A2" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="39F6A230" w14:textId="602114CB" w:rsidR="00B909A2" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1862574289"/>
           <w:placeholder>
             <w:docPart w:val="47B0A1622BC04222B6FDDFF44154EB4F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7CA72C44" w14:textId="50712950" w:rsidR="00F07CC6" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="7CA72C44" w14:textId="12CAFC88" w:rsidR="00F07CC6" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-366228025"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00467539">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B909A2" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Labornutzung:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D90F093" w14:textId="4538734A" w:rsidR="007F2B63" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="6D90F093" w14:textId="4538734A" w:rsidR="007F2B63" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1653360778"/>
           <w:placeholder>
             <w:docPart w:val="A29A39E3C3C142C2BB218862CD8C4A5C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7493FE15" w14:textId="511FD5FC" w:rsidR="00F07CC6" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="7493FE15" w14:textId="511FD5FC" w:rsidR="00F07CC6" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-407150198"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -4052,89 +4387,89 @@
       <w:r w:rsidR="0053541F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B263DF" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fachliteratur</w:t>
       </w:r>
       <w:r w:rsidR="00337A68" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125F4F9C" w14:textId="4540193A" w:rsidR="0053541F" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00BD531B">
+    <w:p w14:paraId="125F4F9C" w14:textId="4540193A" w:rsidR="0053541F" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00BD531B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="896240769"/>
           <w:placeholder>
             <w:docPart w:val="04D6620B4024494886700841ABF157B2"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0053541F" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="28F6615F" w14:textId="69802C36" w:rsidR="00B263DF" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00BD531B">
+    <w:p w14:paraId="28F6615F" w14:textId="69802C36" w:rsidR="00B263DF" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00BD531B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1596594414"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -4156,89 +4491,89 @@
       <w:r w:rsidR="0053541F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B263DF" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forschungsaufenthalte</w:t>
       </w:r>
       <w:r w:rsidR="00337A68" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB887E6" w14:textId="76D551B8" w:rsidR="0053541F" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00BD531B">
+    <w:p w14:paraId="1AB887E6" w14:textId="76D551B8" w:rsidR="0053541F" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00BD531B">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1753470342"/>
           <w:placeholder>
             <w:docPart w:val="6FC819031CC54F3EB331F919AF78E33D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0053541F" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2EF5394F" w14:textId="3A79B5E9" w:rsidR="00861DB8" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="2EF5394F" w14:textId="3A79B5E9" w:rsidR="00861DB8" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="135612607"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -4260,51 +4595,51 @@
       <w:r w:rsidR="00225C8B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002562F3" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00B909A2" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eiteres:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4B0A94" w14:textId="59D21DCB" w:rsidR="00772E06" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="1B4B0A94" w14:textId="59D21DCB" w:rsidR="00772E06" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1247800723"/>
           <w:placeholder>
             <w:docPart w:val="405F0E78BA1440A691F0ED9DDE8A2A8D"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -4370,101 +4705,104 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4986E75A" w14:textId="32645F0B" w:rsidR="00DF3449" w:rsidRPr="00A051FE" w:rsidRDefault="007F32AF" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zeitplan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43ED5CB1" w14:textId="700F664F" w:rsidR="00AA369B" w:rsidRPr="00A051FE" w:rsidRDefault="00851A3E" w:rsidP="00516087">
+    <w:p w14:paraId="43ED5CB1" w14:textId="14CD739E" w:rsidR="00AA369B" w:rsidRPr="00A051FE" w:rsidRDefault="00851A3E" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Die</w:t>
       </w:r>
       <w:r w:rsidR="00F00539" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*der</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00597A46" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Promovierende</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> erstellt einen Zeitplan mit Arbeitspaketen, Zwischenzielen und Meilensteinen, der die angestrebte Publikationsform – und insbesondere bei kumulativen Dissertationen die definierte Anzahl an Publikationen – berücksichtigt.</w:t>
       </w:r>
+      <w:r w:rsidR="00D91D61" w:rsidRPr="00D91D61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="550932C7" w14:textId="77777777" w:rsidR="006634B9" w:rsidRPr="00A051FE" w:rsidRDefault="006634B9" w:rsidP="00AA369B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26484A06" w14:textId="6F07A347" w:rsidR="00DE64E5" w:rsidRPr="00A051FE" w:rsidRDefault="00DE64E5" w:rsidP="00AA369B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Im Sinne der Vereinbarkeit </w:t>
       </w:r>
@@ -4538,51 +4876,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="44D250A0" w14:textId="77777777" w:rsidR="00DE64E5" w:rsidRPr="00A051FE" w:rsidRDefault="00DE64E5" w:rsidP="00AA369B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D3A291F" w14:textId="3226A47C" w:rsidR="00F87801" w:rsidRPr="00A051FE" w:rsidRDefault="0069588C" w:rsidP="00055C49">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Der Zeitplan wird als Anlage der Betreuungsvereinbarung hinzugefügt </w:t>
       </w:r>
       <w:r w:rsidR="00681CB7" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">und </w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sollte regelmäßig von beiden Seiten auf Aktualität überprüft und im Bedarfsfall einvernehmlich an Verän</w:t>
       </w:r>
       <w:r w:rsidR="00032CFC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
@@ -4695,51 +5032,323 @@
       <w:r w:rsidR="008011BF" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA068A" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>geplant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8A70D1" w14:textId="77777777" w:rsidR="000A3719" w:rsidRPr="00A051FE" w:rsidRDefault="000A3719" w:rsidP="00C835E1">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A5262A7" w14:textId="50C1DDD2" w:rsidR="007F32AF" w:rsidRPr="00A051FE" w:rsidRDefault="007F32AF" w:rsidP="00516087">
+    <w:p w14:paraId="4646FC3D" w14:textId="08F53071" w:rsidR="00CD7A31" w:rsidRDefault="00CD7A31" w:rsidP="00516087">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rollen</w:t>
+      </w:r>
+      <w:r w:rsidR="009C18CD">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Zuständigkeit</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2544">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="009C18CD">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bei</w:t>
+      </w:r>
+      <w:r w:rsidR="00344A5C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mehreren Betreuenden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193AD6EE" w14:textId="0F5A1782" w:rsidR="00587D7F" w:rsidRDefault="00236811" w:rsidP="008229C5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00236811">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sind mehrere Betreuende beteiligt, verständigen sie sich gemeinsam mit dem*der Doktorand*in über ihre unterschiedlichen Rollen</w:t>
+      </w:r>
+      <w:r w:rsidR="009C18CD">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Zuständigkeiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00236811">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in der Begleitung der Promotion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-537585088"/>
+        <w:placeholder>
+          <w:docPart w:val="12FE21181B5B46FB8641A56379C8B93E"/>
+        </w:placeholder>
+        <w:showingPlcHdr/>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="15D7144C" w14:textId="159C485E" w:rsidR="00587D7F" w:rsidRPr="00D354E5" w:rsidRDefault="00D354E5" w:rsidP="006E2579">
+          <w:pPr>
+            <w:keepLines/>
+            <w:widowControl w:val="0"/>
+            <w:spacing w:after="160"/>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="46BF8CA3" w14:textId="23D6DE17" w:rsidR="00264F46" w:rsidRDefault="007C1AB1" w:rsidP="00264F46">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C1AB1">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auf dieser Basis können die in dieser Betreuungsvereinbarung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>noch folgenden</w:t>
+      </w:r>
+      <w:r w:rsidR="00236811">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Absprachen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1AB1">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– auch innerhalb einzelner Punkte – a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6EA7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1AB1">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die jeweilige</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6EA7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1AB1">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rollen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC2544">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und Zuständigkeiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1AB1">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der betreuenden Personen a</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF6EA7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bgestimmt werden</w:t>
+      </w:r>
+      <w:r w:rsidR="00A609F6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56703530" w14:textId="77777777" w:rsidR="00740A7E" w:rsidRPr="008229C5" w:rsidRDefault="00740A7E" w:rsidP="00BD722F">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5262A7" w14:textId="2C479BAF" w:rsidR="007F32AF" w:rsidRPr="00A051FE" w:rsidRDefault="007F32AF" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Gespräche zum Promotionsprojekt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F1C67C8" w14:textId="2A5FD24A" w:rsidR="007F2B63" w:rsidRPr="00A051FE" w:rsidRDefault="00D018B6" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
@@ -4769,349 +5378,331 @@
         </w:rPr>
         <w:t>*in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Betreuer</w:t>
       </w:r>
       <w:r w:rsidR="00ED3A3D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">in(nen) </w:t>
       </w:r>
       <w:r w:rsidR="007B1A47" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verständigen sich über folgende Punkte, um über das Promotionsvorhaben zu sprechen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2B372B" w14:textId="64F57694" w:rsidR="00FB4406" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00FB4406">
+    <w:p w14:paraId="6A2B372B" w14:textId="64F57694" w:rsidR="00FB4406" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00FB4406">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-454485642"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rhythmus:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D2FE2F" w14:textId="3E36F25A" w:rsidR="00FB4406" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="37D2FE2F" w14:textId="3E36F25A" w:rsidR="00FB4406" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1429268154"/>
           <w:placeholder>
             <w:docPart w:val="1C2A6B157D434A0A8B86CBE49276F38F"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB4406" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="502F7264" w14:textId="0F8C86D5" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00FB4406">
+    <w:p w14:paraId="502F7264" w14:textId="0F8C86D5" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00FB4406">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
           </w:rPr>
           <w:id w:val="796492884"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form (z.B. Einzelgespräch, Kolloquium</w:t>
       </w:r>
+      <w:r w:rsidR="00821D83" w:rsidRPr="00404C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBF48D9" w14:textId="5C78D8D4" w:rsidR="00FB4406" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="1CBF48D9" w14:textId="5C78D8D4" w:rsidR="00FB4406" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-709259831"/>
           <w:placeholder>
             <w:docPart w:val="FD5432BD5FDD4FD9ADBB209B4F2156A6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB4406" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4744470F" w14:textId="1D1D6522" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="4744470F" w14:textId="1D1D6522" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
           </w:rPr>
           <w:id w:val="57983143"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Art und Weise (z.B. online, persönlich):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2166F766" w14:textId="408AC282" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="2166F766" w14:textId="408AC282" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="181403597"/>
           <w:placeholder>
             <w:docPart w:val="C6926F71DEFA435E80C608937C9AB099"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="062DBB95" w14:textId="66744D12" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="062DBB95" w14:textId="66744D12" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
           </w:rPr>
           <w:id w:val="-1383402343"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5120,249 +5711,244 @@
         <w:sdtContent>
           <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Initiator</w:t>
       </w:r>
       <w:r w:rsidR="00004BAB" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>in der Treffen</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="2381E719" w14:textId="7BE2A338" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+        <w:t>in der Treffen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2381E719" w14:textId="7BE2A338" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="387543785"/>
           <w:placeholder>
             <w:docPart w:val="1FABCA1F39BE40038A82BB534559E2C1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="498B64C0" w14:textId="77777777" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="498B64C0" w14:textId="77777777" w:rsidR="00821D83" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
           </w:rPr>
           <w:id w:val="115808150"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00821D83" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vor- und Nachbereitung der Treffen (z.B. Protokoll, Fragen vorab):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E2AA00" w14:textId="62203523" w:rsidR="000169EE" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0076306D">
+    <w:p w14:paraId="78E2AA00" w14:textId="62203523" w:rsidR="000169EE" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0076306D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="1430315254"/>
           <w:placeholder>
             <w:docPart w:val="DE6101139DE24EC082680F6C580C4C06"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="18DFEC82" w14:textId="422BA0E0" w:rsidR="0027459D" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027459D">
+    <w:p w14:paraId="18DFEC82" w14:textId="2F8328C9" w:rsidR="0027459D" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027459D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
           </w:rPr>
           <w:id w:val="-880631460"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:sdtEndPr>
         <w:sdtContent>
-          <w:r w:rsidR="0027459D" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00CD7A31" w:rsidRPr="00186BEC">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="00475F"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0027459D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6B14" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="0027459D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>eiteres:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6180F6EA" w14:textId="6FB91127" w:rsidR="0027459D" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027459D">
+    <w:p w14:paraId="6180F6EA" w14:textId="6FB91127" w:rsidR="0027459D" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027459D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1424488401"/>
           <w:placeholder>
             <w:docPart w:val="ACEE5C15C4694ABD9035A5398E8384A1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
@@ -5463,130 +6049,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C6D60" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>und Betreuer</w:t>
       </w:r>
       <w:r w:rsidR="001D417D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="005C6D60" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in(</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">in(nen) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>darüber aus, welche Kontexte/Netzwerke</w:t>
       </w:r>
       <w:r w:rsidR="00AB0B00" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/Personen</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> relevant sind. </w:t>
       </w:r>
       <w:r w:rsidR="00653FE1" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Die Betreuungsperson(en) unterstützt bzw. unterstützen die*</w:t>
-[...17 lines deleted...]
-        <w:t>*n durch Hinweise auf oder entsprechende Einbindung in folgende Bereiche</w:t>
+        <w:t>Die Betreuungsperson(en) unterstützt bzw. unterstützen die*den Promovierende*n durch Hinweise auf oder entsprechende Einbindung in folgende Bereiche</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7B4928" w14:textId="43D82FB1" w:rsidR="00AA4DBB" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="7E7B4928" w14:textId="43D82FB1" w:rsidR="00AA4DBB" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1236203682"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -5600,89 +6150,210 @@
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D59F0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arbeitsgruppen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A68D7A" w14:textId="7EDB9F15" w:rsidR="001874AA" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00516087">
+    <w:p w14:paraId="26A68D7A" w14:textId="7629B452" w:rsidR="001874AA" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00516087">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="636922010"/>
           <w:placeholder>
             <w:docPart w:val="BFC5599CFEDC45AC968BCDBE609FDA15"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4F911874" w14:textId="256D2D7F" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="36FDAED4" w14:textId="08E222D5" w:rsidR="00D403E0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00D403E0">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="32549445"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D403E0" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D403E0" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D403E0">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kolloqui</w:t>
+      </w:r>
+      <w:r w:rsidR="00D8619C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00D403E0" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41840035" w14:textId="77777777" w:rsidR="00D403E0" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1083217753"/>
+          <w:placeholder>
+            <w:docPart w:val="196033180EFA46C5A32296F9536EDC4D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D403E0" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00D403E0">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F911874" w14:textId="01D773D9" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1473555411"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5693,88 +6364,88 @@
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D59F0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lehraufträge:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD14CE0" w14:textId="7FA9C291" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="1CD14CE0" w14:textId="7FA9C291" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-381175448"/>
           <w:placeholder>
             <w:docPart w:val="CA777AB9A85D4F099CF08E7D984DD992"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="782680E9" w14:textId="147B08B4" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="782680E9" w14:textId="147B08B4" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1884978022"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -5785,88 +6456,88 @@
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D59F0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graduiertenkolleg/-schule:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B45B998" w14:textId="0E6C9F32" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="7B45B998" w14:textId="0E6C9F32" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-2120754938"/>
           <w:placeholder>
             <w:docPart w:val="70333C6683AB4676BFAF4A9C82B3C092"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0A3303E3" w14:textId="0AE1D37D" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="0A3303E3" w14:textId="0AE1D37D" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="962618207"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -5880,88 +6551,88 @@
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D59F0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forschungsverbände und Fachgesellschaften:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAE84C9" w14:textId="101D525C" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="3EAE84C9" w14:textId="101D525C" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="1685780689"/>
           <w:placeholder>
             <w:docPart w:val="C2D8D87039EE4A2E8D4574E233C228EC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="477AF95C" w14:textId="74375C6E" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="477AF95C" w14:textId="74375C6E" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="847439937"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -5975,88 +6646,88 @@
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D59F0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Publikationen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C67A2F" w14:textId="74ADFB5E" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="26C67A2F" w14:textId="74ADFB5E" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="1833485759"/>
           <w:placeholder>
             <w:docPart w:val="657E9DD23B454EB0AE87699E1DC9B304"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="02030865" w14:textId="33B2C866" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="02030865" w14:textId="33B2C866" w:rsidR="00B0587A" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="248163796"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
@@ -6106,89 +6777,89 @@
         </w:rPr>
         <w:t xml:space="preserve">emeinsamer Besuch von) </w:t>
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tagungen:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="1511335878"/>
         <w:placeholder>
           <w:docPart w:val="691C43414EEA4F83A1944864E167F65A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1C6785D2" w14:textId="588DD247" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+        <w:p w14:paraId="1C6785D2" w14:textId="588DD247" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
           <w:pPr>
             <w:pStyle w:val="Listenabsatz"/>
             <w:keepLines/>
             <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
             <w:contextualSpacing w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:id w:val="1675215332"/>
               <w:placeholder>
                 <w:docPart w:val="971634A230D94DAD924EF515BDE4F89E"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3AD0D7B3" w14:textId="78DDC160" w:rsidR="000F5BAE" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="3AD0D7B3" w14:textId="78DDC160" w:rsidR="000F5BAE" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="235366108"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -6258,88 +6929,88 @@
       <w:r w:rsidR="00DC293C" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Industrie</w:t>
       </w:r>
       <w:r w:rsidR="005C6CD5" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00075CC9" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131CDD7C" w14:textId="347EE8B7" w:rsidR="001A2783" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="131CDD7C" w14:textId="347EE8B7" w:rsidR="001A2783" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-781491457"/>
           <w:placeholder>
             <w:docPart w:val="03A26C1C60FA4DCBB0230787210EEEBD"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2834E1BD" w14:textId="62F7DF38" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="2834E1BD" w14:textId="62F7DF38" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-8831569"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -6361,1470 +7032,1137 @@
       <w:r w:rsidR="006D59F0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6B14" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eiteres:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A4C9E7" w14:textId="736B652D" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+    <w:p w14:paraId="63A4C9E7" w14:textId="736B652D" w:rsidR="006D59F0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-2099787304"/>
           <w:placeholder>
             <w:docPart w:val="48BDC66C89E34D62882D18F8E1A163B5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000169EE" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="705B16E5" w14:textId="77777777" w:rsidR="00161DFA" w:rsidRPr="00A051FE" w:rsidRDefault="00161DFA" w:rsidP="00914BA5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3770D700" w14:textId="19A8809F" w:rsidR="00603BBC" w:rsidRPr="00A051FE" w:rsidRDefault="00603BBC" w:rsidP="00516087">
+    <w:p w14:paraId="4D9FB78E" w14:textId="77777777" w:rsidR="00A069BD" w:rsidRDefault="00A069BD" w:rsidP="00A069BD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
+      <w:bookmarkStart w:id="1" w:name="_Hlk216185600"/>
+    </w:p>
+    <w:p w14:paraId="7383A45D" w14:textId="426ABFC9" w:rsidR="00DC6AE7" w:rsidRPr="00A051FE" w:rsidRDefault="00DC6AE7" w:rsidP="00B123B3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Weiterbildungs- und Beratungsstellen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07A659B5" w14:textId="718B245D" w:rsidR="00475F3C" w:rsidRPr="00A051FE" w:rsidRDefault="00603BBC" w:rsidP="00516087">
+      </w:pPr>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gute wissenschaftliche Praxis</w:t>
+      </w:r>
+      <w:r w:rsidDel="00F85991">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743ABB79" w14:textId="2478E0DB" w:rsidR="001E577E" w:rsidRPr="001E577E" w:rsidRDefault="00DC6AE7" w:rsidP="001E577E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doktorand*in und Betreuer*in(nen) verpflichten sich beidseitig zur Einhaltung der Grundsätze </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uter wissenschaftlicher Praxis, die durch den Senat der Universität im Rahmen der „Satzung zur Sicherung guter wissenschaftlicher Praxis“ nach der jeweils gültigen Fassung festgehalten wurden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6AE7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gemeinsam mit dem Kodex der DFG und dem Ombudswesen der Universität bildet die Satzung eine wichtige Grundlage für die Vermittlung und Einhaltung der guten wissenschaftlichen Praxis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C9E38C" w14:textId="455F4DDC" w:rsidR="00DC6AE7" w:rsidRDefault="00DC6AE7" w:rsidP="00D972E7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
-[...352 lines deleted...]
-        <w:spacing w:after="160"/>
+      <w:r w:rsidRPr="004D2E71">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für das Promotionsvorhaben halten Doktorand*in und Betreuer*in(nen) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>für diesen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2E71">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bereich folgende Punkte fest:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481B22B0" w14:textId="612B5CDB" w:rsidR="00DC6AE7" w:rsidRDefault="00D84999" w:rsidP="00D12B91">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...182 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="998469338"/>
+          <w:id w:val="-1229537756"/>
           <w:placeholder>
-            <w:docPart w:val="49CB8794CD904B5A9C79385998CC4437"/>
+            <w:docPart w:val="F587EFA52600461CA25DF500E9C9A89A"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F86656" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00DC6AE7" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="51308978" w14:textId="77777777" w:rsidR="00DC6AE7" w:rsidRDefault="00DC6AE7" w:rsidP="00D12B91">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07024B10" w14:textId="77777777" w:rsidR="00EE7F5E" w:rsidRDefault="00EE7F5E" w:rsidP="00D12B91">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forschungsd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atenmanagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E064733" w14:textId="67C0AD28" w:rsidR="00EE7F5E" w:rsidRDefault="00EE7F5E" w:rsidP="00D12B91">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Werden im Rahmen der Promotion Daten erhoben, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sprechen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Doktorand*in und Betreuer*in(nen) zu einem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">möglichst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">frühen Zeitpunkt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>über das</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thema </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forschungsd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atenmanagement. Dies umfasst u.a. Aspekte wie Auswahl, Qualitätssicherung, Archivierung und Nutzung der Daten nach disziplinspezifischen Regeln.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E67E0A" w14:textId="09C1901F" w:rsidR="00EE7F5E" w:rsidRDefault="00EE7F5E" w:rsidP="00D12B91">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ist der Aspekt der Forschungsdaten bzw. des Forschungsdatenmanagements zum Zeitpunkt des Ausfüllens der Betreuungsvereinbarung noch nicht von Relevanz, kann er zu einem späteren Zeitpunkt in einer Aktualisierung der Betreuungsvereinbarung aufgegriffen werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="127E320F" w14:textId="77777777" w:rsidR="00EE7F5E" w:rsidRDefault="00EE7F5E" w:rsidP="00D12B91">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Für das Forschungsdatenmanagement werden folgende Vereinbarungen festgehalten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E53168F" w14:textId="0DCBF6F3" w:rsidR="00EE7F5E" w:rsidRDefault="00D84999" w:rsidP="00D12B91">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1355620877"/>
+          <w:placeholder>
+            <w:docPart w:val="69F0A210288440B1B146C931F8AE0158"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00EE7F5E" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1DFDD68A" w14:textId="77777777" w:rsidR="0032174D" w:rsidRPr="00A051FE" w:rsidRDefault="0032174D" w:rsidP="00914BA5">
-[...10 lines deleted...]
-    <w:p w14:paraId="42EE8EB6" w14:textId="71221929" w:rsidR="00603BBC" w:rsidRPr="00A051FE" w:rsidRDefault="00603BBC" w:rsidP="00695A7A">
+    <w:p w14:paraId="64CD8FFB" w14:textId="4AC3CE37" w:rsidR="00EE7F5E" w:rsidRPr="00B123B3" w:rsidRDefault="00EE7F5E" w:rsidP="00B123B3">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4C01E5" w14:textId="77777777" w:rsidR="00EE7F5E" w:rsidRPr="00A051FE" w:rsidRDefault="00EE7F5E" w:rsidP="00D12B91">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Gute wissenschaftliche Praxis</w:t>
-[...179 lines deleted...]
-    <w:p w14:paraId="569CD092" w14:textId="17232553" w:rsidR="00F85991" w:rsidRDefault="00F85991" w:rsidP="00161DFA">
+        <w:t>Fragen der Ethik und doppelverwendungsfähigen Forschung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F1AD0C" w14:textId="050F3DFB" w:rsidR="00EE7F5E" w:rsidRDefault="00EE7F5E" w:rsidP="00D12B91">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3A5BAC62" w14:textId="69F0ED29" w:rsidR="00695A7A" w:rsidRDefault="00695A7A" w:rsidP="00161DFA">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wird in einem Promotionsprojekt Forschung mit und am Menschen betrieben, tauschen sich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153202">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doktorand*in und Betreuer*in(nen) über die ethischen Aspekte aus. Sie beachten dabei die  „Satzung der Kommission für Ethik und doppelverwendungsfähige Forschung des Senats der Universität Koblenz“ </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1298" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nach der jeweils gültigen Fassung</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB1298" w:rsidRPr="00153202">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00153202">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>und</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE4DDB">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> binden dieses Gremium zu gegebene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE4DDB">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zeit ein. Die Satzung ist auch zu berücksichtigen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, sollte das Vorhaben in den Bereich der doppelverwendungsfähigen bzw. sicherheitsrelevanten Forschung fallen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F886CC4" w14:textId="77777777" w:rsidR="00EE7F5E" w:rsidRDefault="00EE7F5E" w:rsidP="00D12B91">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:b/>
-[...45 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D2E71">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für das Promotionsvorhaben halten Doktorand*in und Betreuer*in(nen) </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:b/>
-[...216 lines deleted...]
-    <w:p w14:paraId="56E0070D" w14:textId="4E6A9D65" w:rsidR="00835134" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00835134">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">für diesen Bereich </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D2E71">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>folgende Punkte fest:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5523BB01" w14:textId="772EA2B9" w:rsidR="00DC6AE7" w:rsidRPr="001412CA" w:rsidRDefault="00D84999" w:rsidP="001412CA">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1355620877"/>
+          <w:id w:val="-1514759126"/>
           <w:placeholder>
-            <w:docPart w:val="D652F35919AF7F4093E702C55028FE87"/>
+            <w:docPart w:val="545804A5A16442A4AF4C0EF72E4CE236"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00835134" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="00EE7F5E" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:cs="Open Sans"/>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="04D2D67E" w14:textId="77777777" w:rsidR="00F85991" w:rsidRDefault="00F85991" w:rsidP="00F85991">
+    <w:p w14:paraId="09C583C1" w14:textId="505AF399" w:rsidR="00A069BD" w:rsidRDefault="00A069BD" w:rsidP="00A069BD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6B7B5589" w14:textId="277B4DB5" w:rsidR="00835134" w:rsidRPr="00A051FE" w:rsidRDefault="00F85991" w:rsidP="00695A7A">
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Weiterbildungs- und Beratungsstellen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B0E6911" w14:textId="34C97C22" w:rsidR="00A069BD" w:rsidRDefault="00A069BD" w:rsidP="00A069BD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doktorand*in und Betreuer*in(nen) kennen die zielgruppenspezifischen Angebote des Interdisziplinären Forschungs-, Graduiertenförderungs- und Personalentwicklungszentrums (IFGPZ)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, insbesondere rund um die Themen der guten wissenschaftlichen Praxis und zur Promotionsbetreuung.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6F0CBA" w14:textId="52B962AB" w:rsidR="00A069BD" w:rsidRDefault="00A069BD" w:rsidP="00A069BD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Die Betreuungsperson(en) informiert bzw. informieren die*den Promovierende*n über weitere Weiterbildungs- und/oder Beratungsstellen der Universität</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, wie etwa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>das</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interdisziplinäre Zentrum für Lehre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IZL) (z.B. für Lehrtätigkeiten)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das International Relations Office (IRO) (z.B. für Auslandsaufenthalte), das Forschungsreferat (z.B. zum Forschungsdatenmanagement), </w:t>
+      </w:r>
+      <w:r w:rsidR="00937310">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidR="00937310" w:rsidRPr="00937310">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stabsstelle Informationssicherheit und Datenschutz</w:t>
+      </w:r>
+      <w:r w:rsidR="00C574BE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z.B. </w:t>
+      </w:r>
+      <w:r w:rsidR="00410815">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zum Umgang mit</w:t>
+      </w:r>
+      <w:r w:rsidR="00C574BE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> organisations</w:t>
+      </w:r>
+      <w:r w:rsidR="00410815">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- und personen</w:t>
+      </w:r>
+      <w:r w:rsidR="00C574BE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bez</w:t>
+      </w:r>
+      <w:r w:rsidR="00410815">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00C574BE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ge</w:t>
+      </w:r>
+      <w:r w:rsidR="00410815">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00122B8C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00C574BE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daten)</w:t>
+      </w:r>
+      <w:r w:rsidR="00937310">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die Universitätsbibliothek (z.B. zu Open Access), das Referat Kommunikation (z.B. für Wissenschaftskommunikation), die</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Psychosoziale Beratung des Studierendenwerks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z.B. für persönliche Beratungsanliegen) sowie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE4F1D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>den*die Beauftragte*n für Künstliche Intelligenz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E022BE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Als gewählte Interessensvertretung ist zudem die Doktorandenvertretung ein zentraler Ansprechpartner für Promovierende</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079771C9" w14:textId="20465260" w:rsidR="00A069BD" w:rsidRPr="00A069BD" w:rsidRDefault="00A069BD" w:rsidP="00A069BD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Im Sinne der Entwicklung zu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008068AF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>einer chancengleicheren, diverseren und toleranteren Institution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sei i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsbesondere auf die Angebote der Gleichstellungsvertretung (z.B. Gleichstellungsbeauftragte, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gleichstellungs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">büro), die*den Schwerbehindertenbeauftrage*n sowie die*den Beauftragte*n für Studierende mit Behinderung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>oder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chronischer Erkrankung hingewiesen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F66E2DE" w14:textId="77777777" w:rsidR="007F2DA0" w:rsidRPr="00A051FE" w:rsidRDefault="007F2DA0" w:rsidP="001E577E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Für die Realisierung des Promotionsvorhabens und ggf. daran anschließender Aspekte (z.B. Karriereplanung oder Persönlichkeitsentwicklung) halten Doktorand*in und Betreu-er*in(nen) folgende Weiterbildungsbedarfe bzw. -wünsche fest:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091A4022" w14:textId="77777777" w:rsidR="007F2DA0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="007F2DA0">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="18521193"/>
+          <w:placeholder>
+            <w:docPart w:val="31612265E3334074BD8690F698EDE42D"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007F2DA0" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="0A59B9CD" w14:textId="77777777" w:rsidR="00516087" w:rsidRPr="00A051FE" w:rsidRDefault="00516087" w:rsidP="00BB1C24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C721326" w14:textId="2C337D89" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="00475F3C" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...199 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Verantwortlichkeiten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D07B50E" w14:textId="35532351" w:rsidR="00711E3B" w:rsidRPr="00A051FE" w:rsidRDefault="00711E3B" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
@@ -7877,51 +8215,51 @@
       <w:r w:rsidR="000A3EEC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ggf. zu konkretisierenden,</w:t>
       </w:r>
       <w:r w:rsidR="004F6522" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aufgaben nachzukommen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C330A4" w14:textId="0E15761B" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="79C330A4" w14:textId="1AE73E31" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1701520688"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -7935,284 +8273,548 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002B3E22" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1C24" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bemühen um zielgerichteten, eigenständigen erfolgreichen Abschluss der Promotion im Rahmen des festgelegten Zeitplans</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2934DA17" w14:textId="2CF850AD" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+      <w:r w:rsidR="004D0F24">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2934DA17" w14:textId="2CF850AD" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="1677304502"/>
           <w:placeholder>
             <w:docPart w:val="2140E2A2F6F74D979043F195F7C718D3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A120F4" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="502DEE46" w14:textId="435F109A" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="502DEE46" w14:textId="1FB0CFAB" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="634838455"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002B3E22" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002B3E22" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0040103A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
       <w:r w:rsidR="00BB1C24" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>regelmäßige Berichterstattung über Inhalte, Vorgehen und Fortgang der Dissertation (ggf. auch Vorstellung von Teilergebnissen)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F3DB8F2" w14:textId="58465121" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+        <w:t>egelmäßige Berichterstattung über Inhalte, Vorgehen und Fortgang der Dissertation (ggf. auch Vorstellung von Teilergebnissen)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C29">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3DB8F2" w14:textId="5704AFF6" w:rsidR="008D6947" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="de-DE"/>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1409141910"/>
           <w:placeholder>
             <w:docPart w:val="D1C4BFA332BB42D4A580C76140A7063C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A120F4" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="454F915F" w14:textId="4F098DE6" w:rsidR="000F1200" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="4C78B0A0" w14:textId="5D1B9B20" w:rsidR="008D3627" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="008D3627">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1384453972"/>
+          <w:id w:val="1904710521"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002B3E22" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="008D3627" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002B3E22" w:rsidRPr="00A051FE">
+      <w:r w:rsidR="008D3627" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teilnahme an wissenschaftlichen Veranstaltungen und Fortbildungen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C29">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D53FC9" w14:textId="77777777" w:rsidR="00BF40B1" w:rsidRPr="00186BEC" w:rsidRDefault="00D84999" w:rsidP="00A069BD">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-764996969"/>
+          <w:placeholder>
+            <w:docPart w:val="CC419227502242008CE610838F991DBB"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BF40B1" w:rsidRPr="00186BEC">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="03904905" w14:textId="071B09D3" w:rsidR="008D3627" w:rsidRDefault="00D84999" w:rsidP="008D3627">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1432468754"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="008D3627" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008D3627" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FD30B1" w:rsidRPr="00A051FE">
-[...8 lines deleted...]
-    <w:p w14:paraId="2F747475" w14:textId="095C09B1" w:rsidR="004F6522" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+      <w:r w:rsidR="008D3627" w:rsidRPr="0074448D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>jährliche Meldung der Weiterverfolgung des Promotionsvorhabens</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3627" w:rsidRPr="0074448D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3627" w:rsidRPr="0074448D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>an das Dekanat (Stichtag 31.10.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C29">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FEE330" w14:textId="3C4CCBD1" w:rsidR="00BF40B1" w:rsidRPr="00A24548" w:rsidRDefault="00D84999" w:rsidP="00A24548">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:id w:val="-1032883597"/>
+          <w:placeholder>
+            <w:docPart w:val="0299ED21082F43338EDDD8BD1C212E8C"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00BF40B1" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="63F35143" w14:textId="3354860C" w:rsidR="001B1DB7" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="001B1DB7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1392190032"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="001B1DB7" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="001B1DB7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Übermittlung einer </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1DB7" w:rsidRPr="0042407E">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kopie der abgeschlossenen Betreuungsvereinbarung sowie aller Aktualisierungen </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1DB7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="001B1DB7" w:rsidRPr="0042407E">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die*den Vorsitzende*n des Promotionsausschusses</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26C29">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B6B4B3" w14:textId="6F01BAF9" w:rsidR="001B1DB7" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
-          <w:id w:val="-78220968"/>
+          <w:id w:val="-1253733541"/>
           <w:placeholder>
-            <w:docPart w:val="D8AAB99E9C944E97961C9F7891F77F2C"/>
+            <w:docPart w:val="6E835EC0B7964E98AEAF34EB403687C7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A120F4" w:rsidRPr="00A051FE">
+          <w:r w:rsidR="001B1DB7" w:rsidRPr="00BF40B1">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
-            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r w:rsidR="001B1DB7" w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1E8F6F5B" w14:textId="2E2C6221" w:rsidR="000F1200" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="1E8F6F5B" w14:textId="4CA73C25" w:rsidR="000F1200" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-256217093"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8226,89 +8828,97 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002B3E22" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000F1200" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>regelmäßige Aktualisierung der Betreuungsvereinbarung</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1A8E2D13" w14:textId="5C849A8A" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00161DFA">
+      <w:r w:rsidR="00A26C29">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8E2D13" w14:textId="5FC0FC98" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00161DFA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1475364527"/>
           <w:placeholder>
             <w:docPart w:val="0B238CB9F9F74ACBBB8FE99A3D8DC5A9"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00A120F4" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="63CDC3A0" w14:textId="77777777" w:rsidR="00D470DC" w:rsidRPr="00A051FE" w:rsidRDefault="00D470DC" w:rsidP="00914BA5">
+    <w:p w14:paraId="1B4306FE" w14:textId="77777777" w:rsidR="00633611" w:rsidRPr="00A051FE" w:rsidRDefault="00633611" w:rsidP="00914BA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48196A14" w14:textId="066FD1DB" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="00BB1C24" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
@@ -8358,51 +8968,51 @@
       <w:r w:rsidR="004F6522" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> folgenden</w:t>
       </w:r>
       <w:r w:rsidR="000A3EEC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, ggf. zu konkretisierenden, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aufgaben nachzukommen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12075304" w14:textId="27A80793" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="12075304" w14:textId="6C7DFE45" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="376903162"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8416,90 +9026,98 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D6947" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1C24" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>fachliche Betreuung und regelmäßige Beratung</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="081F2C0C" w14:textId="243E1C71" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+      <w:r w:rsidR="008A2A0D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081F2C0C" w14:textId="243E1C71" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-2132082866"/>
           <w:placeholder>
             <w:docPart w:val="D628ECEB87EF4A26B60B275ECB1B9EB3"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D470DC" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3E087A73" w14:textId="358323A3" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="3E087A73" w14:textId="38909B65" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-992872113"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -8527,90 +9145,98 @@
       </w:r>
       <w:r w:rsidR="00BB1C24" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Diskussion und Bewertung vorgestellter Themen, Problemstellungen,</w:t>
       </w:r>
       <w:r w:rsidR="000A3EEC" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1C24" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hypothesen, Methoden und Ergebnisse</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4BCE1F70" w14:textId="7E051A9C" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+      <w:r w:rsidR="008A2A0D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCE1F70" w14:textId="7E051A9C" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="741837624"/>
           <w:placeholder>
             <w:docPart w:val="6A475B936B2A4DF5974D8DBCD42CA6C1"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D470DC" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="668E453A" w14:textId="21A41DE9" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="668E453A" w14:textId="1EA65520" w:rsidR="00BB1C24" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="571940990"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -8622,90 +9248,98 @@
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D6947" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1C24" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unterstützung der wissenschaftlichen Selbstständigkeit</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0B39A848" w14:textId="2C272E94" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+      <w:r w:rsidR="008A2A0D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B39A848" w14:textId="2C272E94" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-551845235"/>
           <w:placeholder>
             <w:docPart w:val="5A90788BD0E24F2A8AFE8831B781B34B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00D470DC" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="75F5C6B3" w14:textId="5F10B870" w:rsidR="00C835E1" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="75F5C6B3" w14:textId="6E1C6186" w:rsidR="00C835E1" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="708852740"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -8759,52 +9393,60 @@
       </w:r>
       <w:r w:rsidR="00AF4E90" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ige</w:t>
       </w:r>
       <w:r w:rsidR="00527A10" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BB1C24" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fortschrittskontrollen)</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="32F95CE1" w14:textId="005E19CB" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+      <w:r w:rsidR="008A2A0D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F95CE1" w14:textId="005E19CB" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="163361529"/>
           <w:placeholder>
             <w:docPart w:val="5690FBA1154D4D37AA01CA938DD8B09C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
@@ -8884,224 +9526,222 @@
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in und </w:t>
       </w:r>
       <w:r w:rsidR="00112D07" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Betreuer*in</w:t>
       </w:r>
       <w:r w:rsidR="009D7A50" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00112D07" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="009D7A50" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...8 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>en)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> über weitere für die Promotion relevante Aspekte und kläre</w:t>
       </w:r>
       <w:r w:rsidR="00567BF3" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> die daran geknüpften Erwartungen</w:t>
       </w:r>
       <w:r w:rsidR="00567BF3" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Aufgaben</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Die folgenden Beispiele stellen mögliche Themen dar, die</w:t>
       </w:r>
       <w:r w:rsidR="008A792B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bei Bedarf besprochen und/oder ergänzt werden können:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5575C2" w14:textId="436CC9BD" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="4F5575C2" w14:textId="608ABB2C" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-449397645"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="008D6947" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D6947" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006A08E0" w:rsidRPr="006A08E0">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Austausch der Betreuungspersonen untereinander über das Promotionsvorhaben</w:t>
+      </w:r>
       <w:r w:rsidR="00C030C4" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Austausch zwischen Erst- und Zweitbetreuung sowie ggf. der Drittbetreuung über das Promotionsvorhaben:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="1301572989"/>
         <w:placeholder>
           <w:docPart w:val="39F183706D104588892ADF81F1A67A0A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="2CF4CCDD" w14:textId="6183170D" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00A559FA" w:rsidP="0027777E">
           <w:pPr>
             <w:pStyle w:val="Listenabsatz"/>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
             <w:contextualSpacing w:val="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="49AF869C" w14:textId="301C4133" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="49AF869C" w14:textId="301C4133" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1530562899"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -9153,51 +9793,51 @@
       <w:sdtContent>
         <w:p w14:paraId="70099E43" w14:textId="3DCEB8D6" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00A559FA" w:rsidP="0027777E">
           <w:pPr>
             <w:pStyle w:val="Listenabsatz"/>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
             <w:contextualSpacing w:val="0"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:lang w:eastAsia="de-DE"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="06C528FE" w14:textId="46FE0350" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="06C528FE" w14:textId="46FE0350" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1121448138"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -9245,51 +9885,51 @@
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2A879918" w14:textId="2ABD07FA" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00817377" w:rsidP="007C5373">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:firstLine="709"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1E951B2F" w14:textId="19D20056" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="1E951B2F" w14:textId="19D20056" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="400255785"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -9311,89 +9951,89 @@
       <w:r w:rsidR="008D6947" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C3B76" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vereinbarkeit von Familie und Promotion</w:t>
       </w:r>
       <w:r w:rsidR="007B6396" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC21915" w14:textId="2168234D" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="5BC21915" w14:textId="2168234D" w:rsidR="008D6947" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="105714032"/>
           <w:placeholder>
             <w:docPart w:val="78324DDED8B64DFABCD5C2FFC6B9B43B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0062763D" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="77B6F3FC" w14:textId="2E6B317B" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="77B6F3FC" w14:textId="2E6B317B" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1058391885"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -9415,380 +10055,330 @@
       <w:r w:rsidR="008D6947" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F6B14" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00C030C4" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eiteres:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671A9496" w14:textId="06530FE0" w:rsidR="00DB7DC8" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="0027777E">
+    <w:p w14:paraId="671A9496" w14:textId="06530FE0" w:rsidR="00DB7DC8" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="0027777E">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
           </w:rPr>
           <w:id w:val="-1135012899"/>
           <w:placeholder>
             <w:docPart w:val="CE430986355A4AA4AB465E0389F0BFA5"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0062763D" w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="0E0DA9B3" w14:textId="77777777" w:rsidR="0032174D" w:rsidRPr="00A051FE" w:rsidRDefault="0032174D" w:rsidP="0027777E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C37EA30" w14:textId="0A8C6E39" w:rsidR="00603BBC" w:rsidRPr="00A051FE" w:rsidRDefault="00603BBC" w:rsidP="00516087">
+    <w:p w14:paraId="2C37EA30" w14:textId="733A0871" w:rsidR="00603BBC" w:rsidRPr="00A051FE" w:rsidRDefault="00603BBC" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk216185665"/>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="04746777" w14:textId="48AFAA0E" w:rsidR="00CF1818" w:rsidRPr="00A051FE" w:rsidRDefault="00DA79AC" w:rsidP="007F4020">
+        <w:t>Konflikt</w:t>
+      </w:r>
+      <w:r w:rsidR="006465E1">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beratung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04746777" w14:textId="7C7A146F" w:rsidR="00CF1818" w:rsidRDefault="00DA79AC" w:rsidP="007F4020">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB7266">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Im Rahmen einer Promotion kann es u.U. zu Konflikten </w:t>
-[...17 lines deleted...]
-        <w:t>*innen und deren Betreuungspersonen kommen.</w:t>
+        <w:t>Im Rahmen einer Promotion kann es u.U. zu Konflikten zwischen Doktorand*innen und deren Betreuungspersonen kommen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B30B0">
+      <w:r w:rsidR="00D2472F">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Lass</w:t>
       </w:r>
-      <w:r w:rsidR="00603BBC" w:rsidRPr="00A051FE">
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
-      <w:r w:rsidR="00C7492A">
-[...15 lines deleted...]
-      <w:r w:rsidR="002B30B0">
+      <w:r w:rsidR="00D2472F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sich entsprechende F</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">älle nicht durch persönliche Gespräche </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lösen</w:t>
       </w:r>
-      <w:r w:rsidR="00603BBC" w:rsidRPr="00A051FE">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EF305C" w:rsidRPr="00A051FE">
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kann </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
-      <w:r w:rsidR="00EF65D4">
+      <w:r w:rsidR="00D2472F">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Konfliktb</w:t>
       </w:r>
-      <w:r w:rsidR="00EF305C" w:rsidRPr="00A051FE">
-[...135 lines deleted...]
-    <w:p w14:paraId="3E1C11B7" w14:textId="67E0887C" w:rsidR="006C028B" w:rsidRPr="00A051FE" w:rsidRDefault="006C028B" w:rsidP="00516087">
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eratung </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IFGPZ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei der konstruktiven Bearbeitung unterstützen. Je nach Kontext und Anliegen können Beratungssuchende zudem</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vertrauensdozierende</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gleichstellungsbeauftragte</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und/oder</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2472F" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ombudsperson(en) der Universität hinzuzuziehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="58F583E5" w14:textId="77777777" w:rsidR="00D2472F" w:rsidRDefault="00D2472F" w:rsidP="00CF6829">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1C11B7" w14:textId="21D3E499" w:rsidR="006C028B" w:rsidRPr="00A051FE" w:rsidRDefault="006C028B" w:rsidP="00516087">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Änderungen der Vereinbarung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E07D36" w14:textId="6017CF6A" w:rsidR="006C028B" w:rsidRPr="00A051FE" w:rsidRDefault="00464569" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -10005,69 +10595,51 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>befindet sich am Ende der Betreuungsvereinbarung</w:t>
       </w:r>
       <w:r w:rsidR="00BF1168" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A977BC2" w14:textId="063E7040" w:rsidR="003D597A" w:rsidRPr="00A051FE" w:rsidRDefault="003D597A" w:rsidP="006C028B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BEB1071" w14:textId="53E26B42" w:rsidR="00F54FF0" w:rsidRPr="00A051FE" w:rsidRDefault="00F54FF0" w:rsidP="006C028B">
-[...17 lines deleted...]
-    <w:p w14:paraId="41D6B9B6" w14:textId="77777777" w:rsidR="003D597A" w:rsidRPr="00A051FE" w:rsidRDefault="003D597A" w:rsidP="006C028B">
+    <w:p w14:paraId="11DBC471" w14:textId="77777777" w:rsidR="00A9354F" w:rsidRPr="00A051FE" w:rsidRDefault="00A9354F" w:rsidP="006C028B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40987A81" w14:textId="2B9C4938" w:rsidR="00EA5E01" w:rsidRPr="00A051FE" w:rsidRDefault="00142D70" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
@@ -10186,71 +10758,80 @@
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Datum</w:t>
       </w:r>
       <w:r w:rsidR="00EA5E01" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Unterschrift</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F6A985" w14:textId="3BFB3817" w:rsidR="00EA5E01" w:rsidRPr="00A051FE" w:rsidRDefault="00862086" w:rsidP="00516087">
+    <w:p w14:paraId="07F6A985" w14:textId="474E407C" w:rsidR="00EA5E01" w:rsidRPr="00A051FE" w:rsidRDefault="001D7049" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Erstbetreu</w:t>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="00862086" w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>etreu</w:t>
       </w:r>
       <w:r w:rsidR="009D088D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="0065221E" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="009D088D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
@@ -10309,89 +10890,98 @@
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="325F9C22" w14:textId="44AE3E45" w:rsidR="00142D70" w:rsidRPr="00A051FE" w:rsidRDefault="00EA5E01" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Ort, Datum, Unterschrift)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2198CDAE" w14:textId="4A090E61" w:rsidR="00EA5E01" w:rsidRPr="00A051FE" w:rsidRDefault="00DA04B0" w:rsidP="00516087">
+    <w:p w14:paraId="2198CDAE" w14:textId="24A62938" w:rsidR="00EA5E01" w:rsidRPr="00A051FE" w:rsidRDefault="00DA04B0" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ggf</w:t>
       </w:r>
       <w:r w:rsidR="00B24CB2" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00350CAA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weitere*r B</w:t>
+      </w:r>
       <w:r w:rsidR="00862086" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Zweitbetreu</w:t>
+        <w:t>etreu</w:t>
       </w:r>
       <w:r w:rsidR="009D088D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="0065221E" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="009D088D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
@@ -10474,89 +11064,98 @@
         </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7018B358" w14:textId="6B97C06B" w:rsidR="00142D70" w:rsidRPr="00A051FE" w:rsidRDefault="00EA5E01" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Ort, Datum, Unterschrift)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1F9C47" w14:textId="43AE69C6" w:rsidR="00EA5E01" w:rsidRPr="00A051FE" w:rsidRDefault="00DA04B0" w:rsidP="00516087">
+    <w:p w14:paraId="1D1F9C47" w14:textId="22A394C8" w:rsidR="00EA5E01" w:rsidRPr="00A051FE" w:rsidRDefault="00DA04B0" w:rsidP="00516087">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ggf</w:t>
       </w:r>
       <w:r w:rsidR="00142D70" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="00350CAA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weitere*r B</w:t>
+      </w:r>
       <w:r w:rsidR="00862086" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Drittbetreu</w:t>
+        <w:t>etreu</w:t>
       </w:r>
       <w:r w:rsidR="009D088D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
       <w:r w:rsidR="0065221E" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="009D088D" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
@@ -10701,50 +11300,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0067E5" w14:textId="77777777" w:rsidR="00E46DEC" w:rsidRPr="00A051FE" w:rsidRDefault="00E46DEC" w:rsidP="00E46DEC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Anhang</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="339E7AAF" w14:textId="77777777" w:rsidR="00E46DEC" w:rsidRPr="00A051FE" w:rsidRDefault="00E46DEC" w:rsidP="00E46DEC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54FC353B" w14:textId="77777777" w:rsidR="0012371D" w:rsidRDefault="00E46DEC" w:rsidP="0012371D">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
@@ -10906,75 +11506,65 @@
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Betreu</w:t>
       </w:r>
       <w:r w:rsidR="00584884" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>er*in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00584884" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>en</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">en) </w:t>
       </w:r>
       <w:r w:rsidR="00BE79A0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>halten folgende</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Änderung oder Ergänzung </w:t>
       </w:r>
       <w:r w:rsidR="00BE79A0" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ihrer</w:t>
       </w:r>
@@ -11031,132 +11621,133 @@
           <w:p w14:paraId="71FBB399" w14:textId="57A5C800" w:rsidR="00BE79A0" w:rsidRPr="00A051FE" w:rsidRDefault="00BE79A0" w:rsidP="00CF2B29">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A051FE">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Abschnitt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6754" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="6025EBCB" w14:textId="23A9FB1B" w:rsidR="00BE79A0" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="00BE79A0">
+          <w:p w14:paraId="6025EBCB" w14:textId="23A9FB1B" w:rsidR="00BE79A0" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="00BE79A0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 </w:rPr>
                 <w:alias w:val="Wählen Sie den zutreffenden Abschnitt aus"/>
                 <w:tag w:val="Wählen Sie den zutreffenden Abschnitt aus"/>
                 <w:id w:val="929242250"/>
                 <w:placeholder>
                   <w:docPart w:val="D1B842C053404C578E284A0694CE79A9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="00475F"/>
                 <w:comboBox>
                   <w:listItem w:value="Wählen Sie ein Element aus."/>
-                  <w:listItem w:displayText="Thema und Ansiedlung der Dissertation" w:value="Thema und Ansiedlung der Dissertation"/>
+                  <w:listItem w:displayText="Zuordnung und Thema der Dissertation" w:value="Zuordnung und Thema der Dissertation"/>
                   <w:listItem w:displayText="Art der Promotion" w:value="Art der Promotion"/>
                   <w:listItem w:displayText="Form der Dissertation" w:value="Form der Dissertation"/>
                   <w:listItem w:displayText="Sprache" w:value="Sprache"/>
                   <w:listItem w:displayText="Finanzierung" w:value="Finanzierung"/>
                   <w:listItem w:displayText="Ressourcen" w:value="Ressourcen"/>
                   <w:listItem w:displayText="Zeitplan" w:value="Zeitplan"/>
+                  <w:listItem w:displayText="Rollen und Zuständigkeiten bei mehreren Betreuenden" w:value="Rollen und Zuständigkeiten bei mehreren Betreuenden"/>
                   <w:listItem w:displayText="Gespräche zum Promotionsprojekt" w:value="Gespräche zum Promotionsprojekt"/>
                   <w:listItem w:displayText="Integration" w:value="Integration"/>
-                  <w:listItem w:displayText="Weiterbildungs- und Beratungsstellen" w:value="Weiterbildungs- und Beratungsstellen"/>
+                  <w:listItem w:displayText="Gute wissenschaftliche Praxis" w:value="Gute wissenschaftliche Praxis"/>
                   <w:listItem w:displayText="Forschungsdatenmanagement" w:value="Forschungsdatenmanagement"/>
                   <w:listItem w:displayText="Fragen der Ethik und doppelverwendungsfähigen Forschung" w:value="Fragen der Ethik und doppelverwendungsfähigen Forschung"/>
+                  <w:listItem w:displayText="Weiterbildungs- und Beratungsstellen" w:value="Weiterbildungs- und Beratungsstellen"/>
                   <w:listItem w:displayText="Verantwortlichkeiten" w:value="Verantwortlichkeiten"/>
                   <w:listItem w:displayText="Weitere Vereinbarungen" w:value="Weitere Vereinbarungen"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Open Sans"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00BE79A0" w:rsidRPr="00A051FE">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:cs="Open Sans"/>
                     <w:szCs w:val="22"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                   </w:rPr>
                   <w:t>Wählen Sie ein Element aus.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00BE79A0" w:rsidRPr="00A051FE">
               <w:rPr>
                 <w:rStyle w:val="ZuGewinnZchn"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w14:paraId="24B9BDC1" w14:textId="77777777" w:rsidTr="0041389E">
+      <w:tr w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w14:paraId="24B9BDC1" w14:textId="77777777" w:rsidTr="00AE112B">
         <w:trPr>
           <w:trHeight w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FFBAA1B" w14:textId="482E3B44" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00E87952">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ZuGewinnZchn"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE79A0" w:rsidRPr="00A051FE" w14:paraId="06D388E7" w14:textId="77777777" w:rsidTr="003B26D3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="00475F"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="00475F"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="00475F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
@@ -11234,106 +11825,97 @@
               </w:p>
               <w:p w14:paraId="40BC7435" w14:textId="77777777" w:rsidR="002860F8" w:rsidRPr="00271725" w:rsidRDefault="002860F8" w:rsidP="002860F8">
                 <w:pPr>
                   <w:keepLines/>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:after="160"/>
                   <w:ind w:left="708"/>
                 </w:pPr>
               </w:p>
               <w:p w14:paraId="0AD0EC95" w14:textId="77777777" w:rsidR="002860F8" w:rsidRPr="00271725" w:rsidRDefault="002860F8" w:rsidP="002860F8">
                 <w:pPr>
                   <w:keepLines/>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:after="160"/>
                   <w:ind w:left="708"/>
                 </w:pPr>
               </w:p>
               <w:p w14:paraId="7A4F616D" w14:textId="77777777" w:rsidR="002860F8" w:rsidRPr="00271725" w:rsidRDefault="002860F8" w:rsidP="002860F8">
                 <w:pPr>
                   <w:keepLines/>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:after="160"/>
                   <w:ind w:left="708"/>
                 </w:pPr>
               </w:p>
-              <w:p w14:paraId="6499B772" w14:textId="0C10C482" w:rsidR="002860F8" w:rsidRPr="00A051FE" w:rsidRDefault="003E432D" w:rsidP="002860F8">
+              <w:p w14:paraId="6499B772" w14:textId="0C10C482" w:rsidR="002860F8" w:rsidRPr="00A051FE" w:rsidRDefault="00D84999" w:rsidP="002860F8">
                 <w:pPr>
                   <w:keepLines/>
                   <w:widowControl w:val="0"/>
                   <w:spacing w:after="160"/>
                   <w:ind w:left="708"/>
                   <w:rPr>
                     <w:rFonts w:cs="Open Sans"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="50D497E2" w14:textId="168994A2" w:rsidR="00342744" w:rsidRPr="00A051FE" w:rsidRDefault="000254D3" w:rsidP="00342744">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="ZuGewinnZchn"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="0"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A051FE">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="286F46EB" w14:textId="7951D4D7" w:rsidR="00BE79A0" w:rsidRPr="00A051FE" w:rsidRDefault="00BE79A0" w:rsidP="00CF2B29">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CFD1517" w14:textId="79C89687" w:rsidR="0032174D" w:rsidRPr="00A051FE" w:rsidRDefault="0032174D" w:rsidP="00CF2B29">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1F43B234" w14:textId="12CEAC44" w:rsidR="0028536C" w:rsidRPr="00A051FE" w:rsidRDefault="007A08A4" w:rsidP="007A08A4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1335"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="360EEBB0" w14:textId="1F5B29E2" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
@@ -11351,418 +11933,478 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Doktorand</w:t>
       </w:r>
       <w:r w:rsidR="00944B92" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75748B96" w14:textId="55B72D67" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
+    <w:p w14:paraId="75748B96" w14:textId="0FB673F3" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___________________________________________________________________________________________</w:t>
+        <w:t>_______________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE112B">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131BF2BB" w14:textId="77777777" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Ort, Datum, Unterschrift)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323B9F84" w14:textId="76C3094C" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
+    <w:p w14:paraId="323B9F84" w14:textId="2AB2473B" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00AE112B" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A051FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Erstbetreuer</w:t>
+        <w:t>Betreuer</w:t>
       </w:r>
       <w:r w:rsidR="00944B92" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A051FE">
+      <w:r w:rsidR="00E60D1C" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34634B8B" w14:textId="02DD155D" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
+    <w:p w14:paraId="34634B8B" w14:textId="5CCF55CD" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>___________________________________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE112B">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A051FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6055DD00" w14:textId="77777777" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Ort, Datum, Unterschrift)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590C2A1B" w14:textId="3348A60A" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
+    <w:p w14:paraId="19C14578" w14:textId="14636A71" w:rsidR="00E60D1C" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ggf. Zweitbetreuer</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00944B92" w:rsidRPr="00A051FE">
+        <w:t xml:space="preserve">ggf. </w:t>
+      </w:r>
+      <w:r w:rsidR="0094449B">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A051FE">
+        <w:t>weitere*r B</w:t>
+      </w:r>
+      <w:r w:rsidR="0094449B" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>in</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42B8373C" w14:textId="118511B9" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
+        <w:t>etreuer*in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595E3CE8" w14:textId="78C89E84" w:rsidR="00AE112B" w:rsidRPr="00A051FE" w:rsidRDefault="00AE112B" w:rsidP="00AE112B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="302BC214" w14:textId="77777777" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078D78C1" w14:textId="12090BAC" w:rsidR="00AE112B" w:rsidRPr="00AE112B" w:rsidRDefault="00AE112B" w:rsidP="00AE112B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Ort, Datum, Unterschrift)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C14578" w14:textId="0516AA2C" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
+    <w:p w14:paraId="0FB8A896" w14:textId="44F739E2" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00AE112B" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ggf. weitere*r B</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ggf. Drittbetreuer</w:t>
+        <w:t>etreuer</w:t>
       </w:r>
       <w:r w:rsidR="00944B92" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A051FE">
+      <w:r w:rsidR="00E60D1C" w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2692DC05" w14:textId="59FC17A3" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
+    <w:p w14:paraId="2692DC05" w14:textId="6C242295" w:rsidR="00E60D1C" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00AB5B3B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE112B">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225F64F6" w14:textId="67C6C1F6" w:rsidR="00516AE0" w:rsidRPr="00A051FE" w:rsidRDefault="00E60D1C" w:rsidP="00137897">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Ort, Datum, Unterschrift)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00516AE0" w:rsidRPr="00A051FE" w:rsidSect="00FB44FE">
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35B1B354" w14:textId="77777777" w:rsidR="00C45280" w:rsidRDefault="00C45280" w:rsidP="00F87801">
+    <w:p w14:paraId="40952D51" w14:textId="77777777" w:rsidR="005D7454" w:rsidRDefault="005D7454" w:rsidP="00F87801">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E6009DB" w14:textId="77777777" w:rsidR="00C45280" w:rsidRDefault="00C45280" w:rsidP="00F87801">
+    <w:p w14:paraId="1362BCC2" w14:textId="77777777" w:rsidR="005D7454" w:rsidRDefault="005D7454" w:rsidP="00F87801">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="0DD0D09C" w14:textId="77777777" w:rsidR="005D7454" w:rsidRDefault="005D7454"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
@@ -12246,65 +12888,68 @@
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="07825A9E" w14:textId="77777777" w:rsidR="00E15926" w:rsidRPr="00FF1ADD" w:rsidRDefault="00E15926" w:rsidP="00FF1ADD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E11979F" w14:textId="77777777" w:rsidR="00C45280" w:rsidRDefault="00C45280" w:rsidP="00F87801">
+    <w:p w14:paraId="1817B8FC" w14:textId="77777777" w:rsidR="005D7454" w:rsidRDefault="005D7454" w:rsidP="00F87801">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="487B241F" w14:textId="77777777" w:rsidR="00C45280" w:rsidRDefault="00C45280" w:rsidP="00F87801">
+    <w:p w14:paraId="33A07B85" w14:textId="77777777" w:rsidR="005D7454" w:rsidRDefault="005D7454" w:rsidP="00F87801">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="28972A77" w14:textId="77777777" w:rsidR="00391A6A" w:rsidRPr="009D68B9" w:rsidRDefault="00391A6A" w:rsidP="00391A6A">
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1A9820EF" w14:textId="77777777" w:rsidR="005D7454" w:rsidRDefault="005D7454"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="24CE0BD4" w14:textId="77777777" w:rsidR="00D044A8" w:rsidRPr="009D68B9" w:rsidRDefault="00D044A8" w:rsidP="00D044A8">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D68B9">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009D68B9">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deutsche Forschungsgemeinschaft (2022): Empfehlungen für das Erstellen von Betreuungsvereinbarungen. DFG-Vordruck 1.90 – 08/22.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
@@ -12444,51 +13089,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="54918A2B" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="val #0"/>
                 <v:f eqn="sum 21600 0 @0"/>
                 <v:f eqn="prod #0 1 2"/>
               </v:formulas>
               <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
               <v:handles>
                 <v:h position="#0,topLeft" xrange="0,21600"/>
               </v:handles>
             </v:shapetype>
             <v:shape id="Pfeil: Chevron 2" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-8.8pt;margin-top:4.55pt;width:5.1pt;height:6.5pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtocnUlgIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0Y6WNGnSJI0WFA&#10;0QZth54VWYoFyKImKXGyXz9KfrTrih2K5aBQJvmR/ETy8urQarIXziswFZ2d5JQIw6FWZlvRH083&#10;Xy4o8YGZmmkwoqJH4enV4vOny86WooAGdC0cQRDjy85WtAnBllnmeSNa5k/ACoNKCa5lAa9um9WO&#10;dYje6qzI87OsA1dbB1x4j1+veyVdJHwpBQ/3UnoRiK4o5hbS6dK5iWe2uGTl1jHbKD6kwT6QRcuU&#10;waAT1DULjOyc+guqVdyBBxlOOLQZSKm4SDVgNbP8TTWPDbMi1YLkeDvR5P8fLL/brx1RdUULSgxr&#10;8YnWUihdklUj9g4MKSJHnfUlmj7atRtuHsVY8EG6Nv5jKeSQeD1OvIpDIBw/ns0vciSfo+aiiCJi&#10;ZC+u1vnwTUBLolBRfPoYONHJ9rc+9NajVQzmQav6RmmdLm67WWlH9gzfeHU2WxbnQ4A/zLT5mCcm&#10;Gl2zSEFfdJLCUYsIqM2DkEggllmklFPriikhxrkwYdarGlaLPs/THH9jmrHZo0diJQFGZIn1TdgD&#10;wGjZg4zYPUGDfXQVqfMn5/xfifXOk0eKDCZMzq0y4N4D0FjVELm3H0nqqYksbaA+Yns56OfOW36j&#10;8I1vmQ9r5nDQsCtweYR7PKSGrqIwSJQ04H699z3aY/+jlpIOB7ei/ueOOUGJ/m5wMr7O5vM46eky&#10;Pz0v8OJeazavNWbXrgD7ZoZryvIkRvugR1E6aJ9xxyxjVFQxwzE2dmlw42UV+oWCW4qL5TKZ4XRb&#10;Fm7No+URPLIaG/jp8MycHRo94HzcwTjkrHzT7L1t9DSw3AWQKk3CC68D37gZUuMMWyyuntf3ZPWy&#10;axe/AQAA//8DAFBLAwQUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;y2rDMBRE94X+g7iF7hxZpjip4+vQByXtKjQJdKtYN5aJJRlLdty/r7pql8MMZ065mU3HJhp86yyC&#10;WKTAyNZOtbZBOB7ekhUwH6RVsnOWEL7Jw6a6vSllodzVftK0Dw2LEOsLiaBD6AvOfa3JSL9wPdnY&#10;nd1gZIhxaLga5DXCTcezNM25ka2ND1r29KKpvuxHg5B/6O1qO74+70h87Y50mPrp/Yx4fzc/rYEF&#10;msPfGH71ozpU0enkRqs86xASsczjFOFRAIt9snwAdkLIMgG8Kvl//+oHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA7aHJ1JYCAACzBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00E15926" w:rsidRPr="00187EDB">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t xml:space="preserve">Betreuungsvereinbarung im Rahmen </w:t>
@@ -12674,51 +13319,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="195A8B14" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="val #0"/>
                 <v:f eqn="sum 21600 0 @0"/>
                 <v:f eqn="prod #0 1 2"/>
               </v:formulas>
               <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
               <v:handles>
                 <v:h position="#0,topLeft" xrange="0,21600"/>
               </v:handles>
             </v:shapetype>
             <v:shape id="Pfeil: Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-8.8pt;margin-top:4.55pt;width:5.1pt;height:6.5pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBePkH6lgIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EaZsZdYogRYcB&#10;RRs0HXpWZCkWIIuapMTJfv0o+aNdV+xQLAeFMslH8onk1fWx0eQgnFdgSjo5yykRhkOlzK6kP55u&#10;v8wp8YGZimkwoqQn4en14vOnq9YWYgo16Eo4giDGF60taR2CLbLM81o0zJ+BFQaVElzDAl7dLqsc&#10;axG90dk0zy+yFlxlHXDhPX696ZR0kfClFDw8SOlFILqkmFtIp0vnNp7Z4ooVO8dsrXifBvtAFg1T&#10;BoOOUDcsMLJ36i+oRnEHHmQ449BkIKXiItWA1UzyN9VsamZFqgXJ8Xakyf8/WH5/WDuiqpLiQxnW&#10;4BOtpVC6IKtaHBwYMo8ctdYXaLqxa9ffPIqx4KN0TfzHUsgx8XoaeRXHQDh+vJjNcySfo2Y+jSJi&#10;ZC+u1vnwTUBDolBSfPoYONHJDnc+dNaDVQzmQavqVmmdLm63XWlHDgzfeHUxWU4v+wB/mGnzMU9M&#10;NLpmkYKu6CSFkxYRUJtHIZFALHOaUk6tK8aEGOfChEmnqlklujzPc/wNacZmjx6JlQQYkSXWN2L3&#10;AINlBzJgdwT19tFVpM4fnfN/JdY5jx4pMpgwOjfKgHsPQGNVfeTOfiCpoyaytIXqhO3loJs7b/mt&#10;wje+Yz6smcNBw67A5REe8JAa2pJCL1FSg/v13vdoj/2PWkpaHNyS+p975gQl+rvByfg6mc3ipKfL&#10;7Pxyihf3WrN9rTH7ZgXYNxNcU5YnMdoHPYjSQfOMO2YZo6KKGY6xsUuDGy6r0C0U3FJcLJfJDKfb&#10;snBnNpZH8MhqbOCn4zNztm/0gPNxD8OQs+JNs3e20dPAch9AqjQJL7z2fONmSI3Tb7G4el7fk9XL&#10;rl38BgAA//8DAFBLAwQUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;y2rDMBRE94X+g7iF7hxZpjip4+vQByXtKjQJdKtYN5aJJRlLdty/r7pql8MMZ065mU3HJhp86yyC&#10;WKTAyNZOtbZBOB7ekhUwH6RVsnOWEL7Jw6a6vSllodzVftK0Dw2LEOsLiaBD6AvOfa3JSL9wPdnY&#10;nd1gZIhxaLga5DXCTcezNM25ka2ND1r29KKpvuxHg5B/6O1qO74+70h87Y50mPrp/Yx4fzc/rYEF&#10;msPfGH71ozpU0enkRqs86xASsczjFOFRAIt9snwAdkLIMgG8Kvl//+oHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAXj5B+pYCAACzBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00E15926" w:rsidRPr="00187EDB">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t xml:space="preserve">Betreuungsvereinbarung im Rahmen </w:t>
@@ -12904,51 +13549,51 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="729BF19E" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="val #0"/>
                 <v:f eqn="sum 21600 0 @0"/>
                 <v:f eqn="prod #0 1 2"/>
               </v:formulas>
               <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
               <v:handles>
                 <v:h position="#0,topLeft" xrange="0,21600"/>
               </v:handles>
             </v:shapetype>
             <v:shape id="Pfeil: Chevron 7" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-8.8pt;margin-top:4.55pt;width:5.1pt;height:6.5pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUbTUulAIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0E6ceMOkWQosOA&#10;og3WDj0rshQLkERNUuJkv36U7LhdW+xQLAeFMslH8onk5dXeaLITPiiwNZ2clJQIy6FRdlPTn483&#10;Xy4oCZHZhmmwoqYHEejV/POny85VYgot6EZ4giA2VJ2raRujq4oi8FYYFk7ACYtKCd6wiFe/KRrP&#10;OkQ3upiW5VnRgW+cBy5CwK/XvZLOM76Ugsd7KYOIRNcUc4v59Plcp7OYX7Jq45lrFR/SYB/IwjBl&#10;MegIdc0iI1uv3kAZxT0EkPGEgylASsVFrgGrmZSvqnlomRO5FiQnuJGm8P9g+d1u5YlqanpOiWUG&#10;n2glhdIVWbZi58GS88RR50KFpg9u5YdbQDEVvJfepH8shewzr4eRV7GPhOPHs9lFieRz1FxMk4gY&#10;xbOr8yF+E2BIEmqKT58CZzrZ7jbE3vpolYIF0Kq5UVrni9+sl9qTHcM3Xp5NFtOcMgb4y0zbj3ki&#10;TnItEgV90VmKBy0SoLY/hEQCscxpTjm3rhgTYpwLGye9qmWN6PM8LfE38DB6ZFYyYEKWWN+IPQCk&#10;sXiL3RM02CdXkTt/dC7/lVjvPHrkyGDj6GyUBf8egMaqhsi9/ZGknprE0hqaA7aXh37uguM3Ct/4&#10;loW4Yh4HDbsCl0e8x0Nq6GoKg0RJC/73e9+TPfY/ainpcHBrGn5tmReU6O8WJ+PrZDZLk54vs9Pz&#10;KV78S836pcZuzRKwbya4phzPYrKP+ihKD+YJd8wiRUUVsxxjY5dGf7wsY79QcEtxsVhkM5xux+Kt&#10;fXA8gSdWUwM/7p+Yd0OjR5yPOzgOOateNXtvmzwtLLYRpMqT8MzrwDduhtw4wxZLq+flPVs979r5&#10;HwAAAP//AwBQSwMEFAAGAAgAAAAhABN4PU7dAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjstq&#10;wzAURPeF/oO4he4cWaY4qePr0Acl7So0CXSrWDeWiSUZS3bcv6+6apfDDGdOuZlNxyYafOssglik&#10;wMjWTrW2QTge3pIVMB+kVbJzlhC+ycOmur0pZaHc1X7StA8NixDrC4mgQ+gLzn2tyUi/cD3Z2J3d&#10;YGSIcWi4GuQ1wk3HszTNuZGtjQ9a9vSiqb7sR4OQf+jtaju+Pu9IfO2OdJj66f2MeH83P62BBZrD&#10;3xh+9aM6VNHp5EarPOsQErHM4xThUQCLfbJ8AHZCyDIBvCr5f//qBwAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhABRtNS6UAgAAswUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhABN4PU7dAAAABwEAAA8AAAAAAAAAAAAAAAAA7gQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAD4BQAAAAA=&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00187EDB">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t xml:space="preserve">Betreuungsvereinbarung im Rahmen </w:t>
@@ -13324,50 +13969,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7183" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BF61E1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F04CB74"/>
+    <w:lvl w:ilvl="0" w:tplc="FAB8FED2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C1A6E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C0C9436"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2912" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13436,51 +14193,141 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7183" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4696"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="108AF298"/>
+    <w:lvl w:ilvl="0" w:tplc="C2DE511C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13794A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="438CC1E8"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13549,51 +14396,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7183" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1474666D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68365A68"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13662,51 +14509,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15910B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14242EC6"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13775,51 +14622,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A69589C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B3380DF2"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13888,51 +14735,164 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7190" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21AB5C6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FF21336"/>
+    <w:lvl w:ilvl="0" w:tplc="2BD4B774">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="FF0000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C9E5E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="081A2A16"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14001,51 +14961,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35F255F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FC037CA"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14114,51 +15074,164 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3852711A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E42E37C"/>
+    <w:lvl w:ilvl="0" w:tplc="52B09124">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CF42837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FECC800A"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14227,51 +15300,140 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="411617CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="12EC2D8C"/>
+    <w:lvl w:ilvl="0" w:tplc="04070011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43B374CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="60BA4856"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14340,51 +15502,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BFB1F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4294A570"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14453,51 +15615,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DC12F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40789D82"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14566,51 +15728,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A1F2391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA8A9F90"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14679,51 +15841,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D1B1635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24426114"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14792,51 +15954,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64D228CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="462C82DA"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14905,51 +16067,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="666324EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2640E610"/>
     <w:lvl w:ilvl="0" w:tplc="04070011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
@@ -14994,51 +16156,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66C15A2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC6E49BC"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15107,51 +16269,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F21571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B22552E"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15220,51 +16382,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7183" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="676C5BDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="207CAAF4"/>
     <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15333,51 +16495,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69523F9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE7696E6"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1423" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2143" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15446,51 +16608,51 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6463" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7183" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77066848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA0CE52E"/>
     <w:lvl w:ilvl="0" w:tplc="1184582C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15560,1200 +16722,1721 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="17">
-[...14 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B95954"/>
     <w:rsid w:val="00000C99"/>
     <w:rsid w:val="00001429"/>
     <w:rsid w:val="00001623"/>
+    <w:rsid w:val="0000211A"/>
+    <w:rsid w:val="00003CD4"/>
     <w:rsid w:val="00004BAB"/>
     <w:rsid w:val="00005133"/>
+    <w:rsid w:val="00005C3B"/>
+    <w:rsid w:val="00005F0C"/>
     <w:rsid w:val="000100EA"/>
     <w:rsid w:val="00011B51"/>
+    <w:rsid w:val="000154C7"/>
     <w:rsid w:val="00016083"/>
     <w:rsid w:val="000169EE"/>
+    <w:rsid w:val="00017FB5"/>
     <w:rsid w:val="000212E9"/>
+    <w:rsid w:val="000219DD"/>
     <w:rsid w:val="00021CFD"/>
     <w:rsid w:val="00022703"/>
     <w:rsid w:val="00022B37"/>
     <w:rsid w:val="0002309C"/>
     <w:rsid w:val="000235D9"/>
     <w:rsid w:val="000239F7"/>
     <w:rsid w:val="00023AD5"/>
     <w:rsid w:val="000254D3"/>
     <w:rsid w:val="00025742"/>
+    <w:rsid w:val="0002666B"/>
     <w:rsid w:val="000306BE"/>
     <w:rsid w:val="000315A0"/>
     <w:rsid w:val="00032CFC"/>
+    <w:rsid w:val="0003468E"/>
     <w:rsid w:val="00035148"/>
+    <w:rsid w:val="0003631C"/>
     <w:rsid w:val="00036371"/>
     <w:rsid w:val="000376CF"/>
     <w:rsid w:val="00040126"/>
+    <w:rsid w:val="00040EE1"/>
+    <w:rsid w:val="00041ADB"/>
     <w:rsid w:val="000428C1"/>
     <w:rsid w:val="00042EEA"/>
     <w:rsid w:val="00043531"/>
     <w:rsid w:val="000435B5"/>
     <w:rsid w:val="00044112"/>
+    <w:rsid w:val="00044B4E"/>
+    <w:rsid w:val="000453E3"/>
+    <w:rsid w:val="00046D03"/>
     <w:rsid w:val="00051149"/>
+    <w:rsid w:val="00051272"/>
     <w:rsid w:val="00052AFF"/>
     <w:rsid w:val="000541D8"/>
     <w:rsid w:val="00055C49"/>
     <w:rsid w:val="00056F5A"/>
     <w:rsid w:val="00057590"/>
     <w:rsid w:val="00057AB1"/>
     <w:rsid w:val="00060688"/>
     <w:rsid w:val="0006202D"/>
     <w:rsid w:val="00063C41"/>
+    <w:rsid w:val="00064384"/>
+    <w:rsid w:val="00066339"/>
     <w:rsid w:val="00066F99"/>
     <w:rsid w:val="00070C61"/>
     <w:rsid w:val="0007158B"/>
     <w:rsid w:val="00074169"/>
     <w:rsid w:val="000759AC"/>
+    <w:rsid w:val="00075B4A"/>
+    <w:rsid w:val="00075C00"/>
     <w:rsid w:val="00075C94"/>
     <w:rsid w:val="00075CC9"/>
+    <w:rsid w:val="0007681D"/>
+    <w:rsid w:val="00082CCC"/>
     <w:rsid w:val="00082E5D"/>
+    <w:rsid w:val="000831C8"/>
     <w:rsid w:val="00084DE4"/>
+    <w:rsid w:val="00085C82"/>
     <w:rsid w:val="0008716F"/>
     <w:rsid w:val="0008762F"/>
     <w:rsid w:val="00090025"/>
     <w:rsid w:val="00097962"/>
+    <w:rsid w:val="00097DA0"/>
+    <w:rsid w:val="000A1A01"/>
     <w:rsid w:val="000A1BC3"/>
     <w:rsid w:val="000A3719"/>
     <w:rsid w:val="000A3A00"/>
     <w:rsid w:val="000A3EEC"/>
     <w:rsid w:val="000A5A93"/>
     <w:rsid w:val="000A621B"/>
     <w:rsid w:val="000A6925"/>
+    <w:rsid w:val="000A74C1"/>
+    <w:rsid w:val="000B38F1"/>
     <w:rsid w:val="000B7348"/>
     <w:rsid w:val="000B77D7"/>
     <w:rsid w:val="000C3A9A"/>
     <w:rsid w:val="000C6C2F"/>
+    <w:rsid w:val="000C6C88"/>
     <w:rsid w:val="000C7600"/>
     <w:rsid w:val="000C7CEB"/>
     <w:rsid w:val="000D038F"/>
     <w:rsid w:val="000D0B3A"/>
     <w:rsid w:val="000D14F7"/>
     <w:rsid w:val="000D2842"/>
     <w:rsid w:val="000D2DEE"/>
     <w:rsid w:val="000D678B"/>
     <w:rsid w:val="000D7581"/>
     <w:rsid w:val="000E3FC3"/>
     <w:rsid w:val="000E4140"/>
     <w:rsid w:val="000E4C4C"/>
     <w:rsid w:val="000E4EF0"/>
     <w:rsid w:val="000E5E07"/>
+    <w:rsid w:val="000F0288"/>
     <w:rsid w:val="000F07A6"/>
     <w:rsid w:val="000F0B79"/>
     <w:rsid w:val="000F1200"/>
     <w:rsid w:val="000F5BAE"/>
     <w:rsid w:val="000F6152"/>
     <w:rsid w:val="000F6300"/>
     <w:rsid w:val="000F6ACF"/>
     <w:rsid w:val="00104726"/>
+    <w:rsid w:val="00104F67"/>
     <w:rsid w:val="00105B34"/>
     <w:rsid w:val="00106AE5"/>
     <w:rsid w:val="00112092"/>
     <w:rsid w:val="00112D07"/>
     <w:rsid w:val="001146F9"/>
     <w:rsid w:val="00120811"/>
     <w:rsid w:val="00120968"/>
     <w:rsid w:val="00121BCF"/>
+    <w:rsid w:val="00121BED"/>
+    <w:rsid w:val="00122B8C"/>
     <w:rsid w:val="0012371D"/>
     <w:rsid w:val="00124128"/>
     <w:rsid w:val="00124A68"/>
     <w:rsid w:val="00125618"/>
+    <w:rsid w:val="00127483"/>
     <w:rsid w:val="00132B1F"/>
     <w:rsid w:val="00133F0F"/>
+    <w:rsid w:val="00134B8B"/>
     <w:rsid w:val="00136994"/>
     <w:rsid w:val="00137897"/>
+    <w:rsid w:val="001379BD"/>
     <w:rsid w:val="00137EA8"/>
+    <w:rsid w:val="00140B2C"/>
     <w:rsid w:val="0014117A"/>
     <w:rsid w:val="001412A4"/>
+    <w:rsid w:val="001412CA"/>
     <w:rsid w:val="00142179"/>
     <w:rsid w:val="00142D70"/>
+    <w:rsid w:val="00143D20"/>
+    <w:rsid w:val="00145891"/>
     <w:rsid w:val="00147FB3"/>
+    <w:rsid w:val="001502C9"/>
     <w:rsid w:val="0015065E"/>
     <w:rsid w:val="0015154A"/>
     <w:rsid w:val="00153202"/>
+    <w:rsid w:val="00153C86"/>
     <w:rsid w:val="00161DFA"/>
     <w:rsid w:val="001666F4"/>
     <w:rsid w:val="00170314"/>
     <w:rsid w:val="00170EAD"/>
     <w:rsid w:val="00172672"/>
     <w:rsid w:val="0017392C"/>
+    <w:rsid w:val="00175B94"/>
+    <w:rsid w:val="00176CE9"/>
+    <w:rsid w:val="001773BB"/>
     <w:rsid w:val="001816A4"/>
     <w:rsid w:val="00182581"/>
     <w:rsid w:val="00185BD0"/>
+    <w:rsid w:val="00186AC2"/>
+    <w:rsid w:val="00186BEC"/>
     <w:rsid w:val="001874AA"/>
     <w:rsid w:val="00187EDB"/>
     <w:rsid w:val="00190BA3"/>
     <w:rsid w:val="0019482A"/>
+    <w:rsid w:val="00194A80"/>
+    <w:rsid w:val="001A0E28"/>
     <w:rsid w:val="001A2783"/>
     <w:rsid w:val="001A5518"/>
+    <w:rsid w:val="001B17B5"/>
+    <w:rsid w:val="001B1DB7"/>
+    <w:rsid w:val="001B318E"/>
+    <w:rsid w:val="001B42F5"/>
     <w:rsid w:val="001B5277"/>
     <w:rsid w:val="001B6D99"/>
+    <w:rsid w:val="001B71BB"/>
     <w:rsid w:val="001C3407"/>
     <w:rsid w:val="001C362F"/>
     <w:rsid w:val="001C4B0E"/>
     <w:rsid w:val="001C74F2"/>
     <w:rsid w:val="001D15CD"/>
     <w:rsid w:val="001D1FB0"/>
     <w:rsid w:val="001D20E4"/>
     <w:rsid w:val="001D417D"/>
     <w:rsid w:val="001D6531"/>
+    <w:rsid w:val="001D7049"/>
+    <w:rsid w:val="001D7FBB"/>
     <w:rsid w:val="001E140E"/>
+    <w:rsid w:val="001E3831"/>
+    <w:rsid w:val="001E577E"/>
+    <w:rsid w:val="001E6CC9"/>
     <w:rsid w:val="001E7C82"/>
     <w:rsid w:val="001F0035"/>
+    <w:rsid w:val="001F05FB"/>
     <w:rsid w:val="001F0AA3"/>
     <w:rsid w:val="00200906"/>
+    <w:rsid w:val="0020122C"/>
+    <w:rsid w:val="00205495"/>
+    <w:rsid w:val="00205ADF"/>
     <w:rsid w:val="002076A4"/>
     <w:rsid w:val="00213D98"/>
     <w:rsid w:val="002149E0"/>
     <w:rsid w:val="00216F32"/>
     <w:rsid w:val="00217929"/>
+    <w:rsid w:val="0022188B"/>
     <w:rsid w:val="00221E9B"/>
     <w:rsid w:val="00225C8B"/>
+    <w:rsid w:val="00226859"/>
+    <w:rsid w:val="00230720"/>
     <w:rsid w:val="00230AE5"/>
+    <w:rsid w:val="002330D3"/>
+    <w:rsid w:val="00233B70"/>
     <w:rsid w:val="0023403A"/>
+    <w:rsid w:val="00234EAE"/>
     <w:rsid w:val="00235A50"/>
+    <w:rsid w:val="00235B21"/>
+    <w:rsid w:val="00236811"/>
     <w:rsid w:val="0023686C"/>
     <w:rsid w:val="00236C76"/>
     <w:rsid w:val="00237D3B"/>
     <w:rsid w:val="002412EB"/>
     <w:rsid w:val="00243B30"/>
     <w:rsid w:val="00243E59"/>
+    <w:rsid w:val="00244AD6"/>
     <w:rsid w:val="00250118"/>
     <w:rsid w:val="00252104"/>
     <w:rsid w:val="00252C0E"/>
     <w:rsid w:val="002562F3"/>
     <w:rsid w:val="002572B6"/>
+    <w:rsid w:val="00264683"/>
+    <w:rsid w:val="00264F46"/>
     <w:rsid w:val="00270E77"/>
     <w:rsid w:val="00271725"/>
     <w:rsid w:val="002728FA"/>
+    <w:rsid w:val="00272960"/>
     <w:rsid w:val="0027459D"/>
+    <w:rsid w:val="002745C3"/>
     <w:rsid w:val="002754E5"/>
     <w:rsid w:val="002763DD"/>
     <w:rsid w:val="002766DC"/>
     <w:rsid w:val="0027777E"/>
     <w:rsid w:val="00281674"/>
     <w:rsid w:val="00281C81"/>
+    <w:rsid w:val="00282A2E"/>
     <w:rsid w:val="00283075"/>
     <w:rsid w:val="002841EE"/>
     <w:rsid w:val="002845AD"/>
     <w:rsid w:val="0028536C"/>
     <w:rsid w:val="002860F8"/>
     <w:rsid w:val="00286E2C"/>
     <w:rsid w:val="002931E5"/>
+    <w:rsid w:val="002A0021"/>
+    <w:rsid w:val="002A0F79"/>
     <w:rsid w:val="002A1A45"/>
     <w:rsid w:val="002A205D"/>
+    <w:rsid w:val="002A22A3"/>
     <w:rsid w:val="002A2CC9"/>
     <w:rsid w:val="002A505C"/>
     <w:rsid w:val="002A5FC0"/>
+    <w:rsid w:val="002B1268"/>
+    <w:rsid w:val="002B2CCE"/>
     <w:rsid w:val="002B30B0"/>
     <w:rsid w:val="002B388D"/>
+    <w:rsid w:val="002B38AF"/>
     <w:rsid w:val="002B3E22"/>
     <w:rsid w:val="002B4C94"/>
     <w:rsid w:val="002B50B7"/>
     <w:rsid w:val="002B7A95"/>
+    <w:rsid w:val="002C1679"/>
     <w:rsid w:val="002C41E8"/>
     <w:rsid w:val="002C73CC"/>
     <w:rsid w:val="002D2B4B"/>
     <w:rsid w:val="002D5075"/>
+    <w:rsid w:val="002D50E2"/>
     <w:rsid w:val="002D75F3"/>
+    <w:rsid w:val="002E3DC6"/>
     <w:rsid w:val="002E3F87"/>
     <w:rsid w:val="002E4C3B"/>
     <w:rsid w:val="002E5BFF"/>
     <w:rsid w:val="002E7B26"/>
+    <w:rsid w:val="002F350A"/>
     <w:rsid w:val="002F6649"/>
     <w:rsid w:val="002F6B14"/>
+    <w:rsid w:val="003001D8"/>
     <w:rsid w:val="003006A9"/>
     <w:rsid w:val="0030695D"/>
+    <w:rsid w:val="0030697E"/>
+    <w:rsid w:val="00307E95"/>
     <w:rsid w:val="00310D27"/>
     <w:rsid w:val="00310E6B"/>
     <w:rsid w:val="00313439"/>
     <w:rsid w:val="0031495B"/>
     <w:rsid w:val="00317975"/>
+    <w:rsid w:val="003205F2"/>
     <w:rsid w:val="003206F6"/>
     <w:rsid w:val="003213FC"/>
     <w:rsid w:val="0032174D"/>
     <w:rsid w:val="0032230F"/>
+    <w:rsid w:val="00322A42"/>
     <w:rsid w:val="00323116"/>
     <w:rsid w:val="00324685"/>
     <w:rsid w:val="0032497B"/>
     <w:rsid w:val="0032551F"/>
+    <w:rsid w:val="003265A5"/>
     <w:rsid w:val="00326B00"/>
+    <w:rsid w:val="003271C4"/>
     <w:rsid w:val="003309F7"/>
     <w:rsid w:val="00331298"/>
     <w:rsid w:val="00332881"/>
     <w:rsid w:val="003328DC"/>
     <w:rsid w:val="00334293"/>
     <w:rsid w:val="003368C1"/>
     <w:rsid w:val="00337A68"/>
+    <w:rsid w:val="00341F3A"/>
+    <w:rsid w:val="00342588"/>
     <w:rsid w:val="00342744"/>
     <w:rsid w:val="00343033"/>
+    <w:rsid w:val="00344A5C"/>
+    <w:rsid w:val="00345ADE"/>
     <w:rsid w:val="003472E7"/>
     <w:rsid w:val="0034759C"/>
+    <w:rsid w:val="00350CAA"/>
     <w:rsid w:val="00350F6A"/>
     <w:rsid w:val="0035123D"/>
     <w:rsid w:val="00352850"/>
+    <w:rsid w:val="003541A8"/>
+    <w:rsid w:val="00360FCA"/>
     <w:rsid w:val="00361004"/>
     <w:rsid w:val="003667A4"/>
     <w:rsid w:val="00367A71"/>
+    <w:rsid w:val="00370404"/>
     <w:rsid w:val="00371FEC"/>
+    <w:rsid w:val="00374144"/>
     <w:rsid w:val="00374658"/>
     <w:rsid w:val="00376E2F"/>
     <w:rsid w:val="00381190"/>
+    <w:rsid w:val="003815F6"/>
     <w:rsid w:val="00381E89"/>
+    <w:rsid w:val="003835CA"/>
     <w:rsid w:val="00386ECE"/>
     <w:rsid w:val="00387715"/>
     <w:rsid w:val="00391A6A"/>
     <w:rsid w:val="00391A9C"/>
     <w:rsid w:val="00392592"/>
     <w:rsid w:val="003925DC"/>
     <w:rsid w:val="0039681C"/>
     <w:rsid w:val="00397070"/>
     <w:rsid w:val="0039785B"/>
+    <w:rsid w:val="003A1203"/>
     <w:rsid w:val="003A21EC"/>
     <w:rsid w:val="003A314E"/>
     <w:rsid w:val="003A3F1E"/>
+    <w:rsid w:val="003A780B"/>
     <w:rsid w:val="003B13A6"/>
+    <w:rsid w:val="003B140D"/>
     <w:rsid w:val="003B2557"/>
     <w:rsid w:val="003B25C3"/>
     <w:rsid w:val="003B26D3"/>
+    <w:rsid w:val="003B345E"/>
     <w:rsid w:val="003C0912"/>
     <w:rsid w:val="003C1B93"/>
     <w:rsid w:val="003C2826"/>
+    <w:rsid w:val="003C5C12"/>
     <w:rsid w:val="003D38F4"/>
     <w:rsid w:val="003D597A"/>
     <w:rsid w:val="003D620C"/>
     <w:rsid w:val="003D78B9"/>
+    <w:rsid w:val="003D7D24"/>
     <w:rsid w:val="003E0020"/>
+    <w:rsid w:val="003E2659"/>
     <w:rsid w:val="003E3367"/>
     <w:rsid w:val="003E432D"/>
     <w:rsid w:val="003E4A01"/>
     <w:rsid w:val="003E791D"/>
     <w:rsid w:val="003F10B8"/>
     <w:rsid w:val="003F124A"/>
+    <w:rsid w:val="003F28CC"/>
     <w:rsid w:val="003F3280"/>
+    <w:rsid w:val="003F3496"/>
     <w:rsid w:val="003F4011"/>
+    <w:rsid w:val="003F7990"/>
     <w:rsid w:val="003F7F80"/>
+    <w:rsid w:val="0040103A"/>
+    <w:rsid w:val="00402998"/>
+    <w:rsid w:val="0040348F"/>
     <w:rsid w:val="0040408D"/>
+    <w:rsid w:val="00404C7D"/>
+    <w:rsid w:val="00410815"/>
     <w:rsid w:val="0041389E"/>
     <w:rsid w:val="00414D30"/>
     <w:rsid w:val="00416612"/>
+    <w:rsid w:val="00416D82"/>
+    <w:rsid w:val="00420D17"/>
     <w:rsid w:val="00420FE4"/>
     <w:rsid w:val="00422C58"/>
+    <w:rsid w:val="00423521"/>
     <w:rsid w:val="00425395"/>
     <w:rsid w:val="00433A68"/>
     <w:rsid w:val="0043407A"/>
+    <w:rsid w:val="00434FBA"/>
+    <w:rsid w:val="00437258"/>
     <w:rsid w:val="00441C76"/>
     <w:rsid w:val="00445D29"/>
     <w:rsid w:val="004463F0"/>
     <w:rsid w:val="004520A1"/>
     <w:rsid w:val="00460EEE"/>
     <w:rsid w:val="00461255"/>
+    <w:rsid w:val="004620E6"/>
     <w:rsid w:val="004634EC"/>
     <w:rsid w:val="00463EEF"/>
     <w:rsid w:val="00464569"/>
     <w:rsid w:val="00465C63"/>
     <w:rsid w:val="00466086"/>
+    <w:rsid w:val="00467539"/>
+    <w:rsid w:val="00467E54"/>
     <w:rsid w:val="00467F4E"/>
     <w:rsid w:val="0047014C"/>
+    <w:rsid w:val="0047126C"/>
+    <w:rsid w:val="004712EB"/>
     <w:rsid w:val="0047131F"/>
     <w:rsid w:val="00471583"/>
     <w:rsid w:val="0047178F"/>
     <w:rsid w:val="00471F7C"/>
     <w:rsid w:val="00474708"/>
     <w:rsid w:val="00475F3C"/>
     <w:rsid w:val="004761E5"/>
     <w:rsid w:val="0048006A"/>
+    <w:rsid w:val="00480DDA"/>
     <w:rsid w:val="00481123"/>
     <w:rsid w:val="0048181A"/>
     <w:rsid w:val="00482719"/>
     <w:rsid w:val="00485C58"/>
     <w:rsid w:val="00491644"/>
     <w:rsid w:val="00492714"/>
+    <w:rsid w:val="00492748"/>
+    <w:rsid w:val="004949A7"/>
     <w:rsid w:val="00495247"/>
     <w:rsid w:val="00496C6D"/>
     <w:rsid w:val="004978E0"/>
+    <w:rsid w:val="004A177A"/>
     <w:rsid w:val="004A1D7F"/>
     <w:rsid w:val="004A5D0D"/>
+    <w:rsid w:val="004A7AC2"/>
     <w:rsid w:val="004B12D3"/>
     <w:rsid w:val="004B2824"/>
     <w:rsid w:val="004B2B15"/>
+    <w:rsid w:val="004B434C"/>
     <w:rsid w:val="004B5003"/>
     <w:rsid w:val="004B60C9"/>
+    <w:rsid w:val="004C0373"/>
     <w:rsid w:val="004C7FB1"/>
     <w:rsid w:val="004D00CA"/>
+    <w:rsid w:val="004D0F24"/>
     <w:rsid w:val="004D0FDE"/>
+    <w:rsid w:val="004D11AA"/>
     <w:rsid w:val="004D2574"/>
     <w:rsid w:val="004D2B20"/>
+    <w:rsid w:val="004D48FC"/>
+    <w:rsid w:val="004D58E7"/>
+    <w:rsid w:val="004D7114"/>
     <w:rsid w:val="004D7DBD"/>
     <w:rsid w:val="004E0796"/>
+    <w:rsid w:val="004E0A2D"/>
+    <w:rsid w:val="004E7CF5"/>
     <w:rsid w:val="004F0DB1"/>
     <w:rsid w:val="004F179E"/>
+    <w:rsid w:val="004F24C1"/>
+    <w:rsid w:val="004F2A8C"/>
     <w:rsid w:val="004F2B28"/>
     <w:rsid w:val="004F2C04"/>
     <w:rsid w:val="004F53AF"/>
     <w:rsid w:val="004F6491"/>
     <w:rsid w:val="004F6522"/>
+    <w:rsid w:val="004F6881"/>
     <w:rsid w:val="00500C48"/>
+    <w:rsid w:val="00501762"/>
     <w:rsid w:val="005037EF"/>
+    <w:rsid w:val="0050446A"/>
     <w:rsid w:val="0050461E"/>
     <w:rsid w:val="0050468D"/>
+    <w:rsid w:val="0050582C"/>
     <w:rsid w:val="00506257"/>
     <w:rsid w:val="005063DE"/>
     <w:rsid w:val="005069F3"/>
     <w:rsid w:val="00507593"/>
     <w:rsid w:val="0051125E"/>
+    <w:rsid w:val="00512444"/>
     <w:rsid w:val="00512E4E"/>
+    <w:rsid w:val="00515415"/>
     <w:rsid w:val="00516087"/>
     <w:rsid w:val="00516AE0"/>
+    <w:rsid w:val="005175A6"/>
     <w:rsid w:val="005234F3"/>
     <w:rsid w:val="00525FEC"/>
+    <w:rsid w:val="00526D97"/>
+    <w:rsid w:val="00527685"/>
     <w:rsid w:val="005279CC"/>
     <w:rsid w:val="00527A10"/>
+    <w:rsid w:val="00527FFA"/>
     <w:rsid w:val="005303CA"/>
     <w:rsid w:val="00534920"/>
     <w:rsid w:val="0053541F"/>
     <w:rsid w:val="00537254"/>
+    <w:rsid w:val="00540942"/>
+    <w:rsid w:val="00542BAB"/>
     <w:rsid w:val="00543C66"/>
     <w:rsid w:val="00543F4D"/>
     <w:rsid w:val="005460CB"/>
+    <w:rsid w:val="00547546"/>
+    <w:rsid w:val="00551A87"/>
     <w:rsid w:val="005527CB"/>
     <w:rsid w:val="00553042"/>
     <w:rsid w:val="00555BCF"/>
+    <w:rsid w:val="005563ED"/>
     <w:rsid w:val="00556D18"/>
     <w:rsid w:val="00557562"/>
+    <w:rsid w:val="00557640"/>
+    <w:rsid w:val="00560A8F"/>
+    <w:rsid w:val="00561CE8"/>
     <w:rsid w:val="00562BA9"/>
+    <w:rsid w:val="005634D0"/>
+    <w:rsid w:val="0056445D"/>
     <w:rsid w:val="005655EF"/>
     <w:rsid w:val="0056665D"/>
     <w:rsid w:val="005674D0"/>
     <w:rsid w:val="00567BF3"/>
     <w:rsid w:val="0057002E"/>
+    <w:rsid w:val="00570A23"/>
     <w:rsid w:val="0057240B"/>
     <w:rsid w:val="00572664"/>
+    <w:rsid w:val="005734C1"/>
     <w:rsid w:val="00574E3F"/>
     <w:rsid w:val="00576ECC"/>
     <w:rsid w:val="00577F58"/>
     <w:rsid w:val="005814CD"/>
     <w:rsid w:val="0058177E"/>
     <w:rsid w:val="0058181E"/>
+    <w:rsid w:val="00582D59"/>
     <w:rsid w:val="00583901"/>
     <w:rsid w:val="00584884"/>
     <w:rsid w:val="0058551A"/>
+    <w:rsid w:val="00587D7F"/>
     <w:rsid w:val="00590372"/>
+    <w:rsid w:val="005907AD"/>
+    <w:rsid w:val="00590A86"/>
+    <w:rsid w:val="0059106F"/>
     <w:rsid w:val="00591FC4"/>
     <w:rsid w:val="00595F4C"/>
     <w:rsid w:val="00596237"/>
     <w:rsid w:val="005963E1"/>
     <w:rsid w:val="0059670D"/>
     <w:rsid w:val="00596EA2"/>
     <w:rsid w:val="00597A46"/>
     <w:rsid w:val="005A0775"/>
     <w:rsid w:val="005A09A6"/>
     <w:rsid w:val="005A0B7D"/>
     <w:rsid w:val="005A19DA"/>
     <w:rsid w:val="005A350D"/>
+    <w:rsid w:val="005A5658"/>
     <w:rsid w:val="005A7C9D"/>
     <w:rsid w:val="005B139E"/>
     <w:rsid w:val="005B5534"/>
     <w:rsid w:val="005C15CC"/>
     <w:rsid w:val="005C1D71"/>
     <w:rsid w:val="005C1F69"/>
     <w:rsid w:val="005C3B76"/>
     <w:rsid w:val="005C549E"/>
+    <w:rsid w:val="005C59C8"/>
     <w:rsid w:val="005C6CD5"/>
     <w:rsid w:val="005C6D60"/>
+    <w:rsid w:val="005C7044"/>
     <w:rsid w:val="005D4213"/>
     <w:rsid w:val="005D5E29"/>
+    <w:rsid w:val="005D7454"/>
     <w:rsid w:val="005E02BE"/>
     <w:rsid w:val="005E097C"/>
+    <w:rsid w:val="005E0AC0"/>
+    <w:rsid w:val="005E0F3E"/>
     <w:rsid w:val="005E2C3F"/>
+    <w:rsid w:val="005E34DB"/>
+    <w:rsid w:val="005E3DA1"/>
+    <w:rsid w:val="005E57D7"/>
     <w:rsid w:val="005E72D5"/>
     <w:rsid w:val="005F0231"/>
     <w:rsid w:val="005F0DFF"/>
     <w:rsid w:val="005F3F8B"/>
     <w:rsid w:val="005F5DDC"/>
     <w:rsid w:val="005F656B"/>
     <w:rsid w:val="005F70DB"/>
     <w:rsid w:val="005F7558"/>
     <w:rsid w:val="005F7AD4"/>
+    <w:rsid w:val="005F7C4E"/>
     <w:rsid w:val="0060096E"/>
     <w:rsid w:val="0060222C"/>
     <w:rsid w:val="00603BBC"/>
     <w:rsid w:val="00604708"/>
     <w:rsid w:val="0060495B"/>
     <w:rsid w:val="006100E1"/>
+    <w:rsid w:val="006108EC"/>
+    <w:rsid w:val="006125F5"/>
     <w:rsid w:val="00612A89"/>
+    <w:rsid w:val="00613AD0"/>
+    <w:rsid w:val="006144E9"/>
+    <w:rsid w:val="00614709"/>
     <w:rsid w:val="0061495E"/>
     <w:rsid w:val="00615E20"/>
     <w:rsid w:val="00615EBD"/>
+    <w:rsid w:val="0061678E"/>
+    <w:rsid w:val="00617BF1"/>
     <w:rsid w:val="006239ED"/>
     <w:rsid w:val="00624E0D"/>
+    <w:rsid w:val="00625088"/>
+    <w:rsid w:val="006255B5"/>
     <w:rsid w:val="0062763D"/>
     <w:rsid w:val="00627BCE"/>
     <w:rsid w:val="00627D7C"/>
+    <w:rsid w:val="00630D1D"/>
     <w:rsid w:val="0063146C"/>
+    <w:rsid w:val="006333D9"/>
+    <w:rsid w:val="00633611"/>
     <w:rsid w:val="006337AC"/>
     <w:rsid w:val="00633C0C"/>
     <w:rsid w:val="00633E1F"/>
     <w:rsid w:val="006341ED"/>
+    <w:rsid w:val="006366E9"/>
+    <w:rsid w:val="00637365"/>
+    <w:rsid w:val="00641890"/>
     <w:rsid w:val="006418CD"/>
+    <w:rsid w:val="00643731"/>
+    <w:rsid w:val="00645550"/>
     <w:rsid w:val="00645A6F"/>
+    <w:rsid w:val="006465E1"/>
     <w:rsid w:val="0065004E"/>
+    <w:rsid w:val="00650612"/>
     <w:rsid w:val="0065221E"/>
     <w:rsid w:val="00653FE1"/>
     <w:rsid w:val="006544D7"/>
+    <w:rsid w:val="00656630"/>
     <w:rsid w:val="006634B9"/>
+    <w:rsid w:val="006639C6"/>
     <w:rsid w:val="00664F5D"/>
     <w:rsid w:val="00665178"/>
     <w:rsid w:val="0066538A"/>
     <w:rsid w:val="00667E9B"/>
     <w:rsid w:val="00671A39"/>
     <w:rsid w:val="0067327A"/>
     <w:rsid w:val="0067543F"/>
     <w:rsid w:val="00676880"/>
     <w:rsid w:val="0068189B"/>
     <w:rsid w:val="00681CB7"/>
     <w:rsid w:val="006827B4"/>
+    <w:rsid w:val="00683E33"/>
+    <w:rsid w:val="00693331"/>
     <w:rsid w:val="00693BC9"/>
     <w:rsid w:val="00693F83"/>
     <w:rsid w:val="006946DF"/>
     <w:rsid w:val="0069588C"/>
     <w:rsid w:val="00695A7A"/>
     <w:rsid w:val="006967C2"/>
     <w:rsid w:val="00696CA7"/>
+    <w:rsid w:val="0069794E"/>
+    <w:rsid w:val="006A08E0"/>
     <w:rsid w:val="006A159F"/>
     <w:rsid w:val="006A4EFE"/>
+    <w:rsid w:val="006B04D0"/>
+    <w:rsid w:val="006B3949"/>
     <w:rsid w:val="006B4B5C"/>
     <w:rsid w:val="006B6218"/>
     <w:rsid w:val="006B69AA"/>
     <w:rsid w:val="006B6F15"/>
+    <w:rsid w:val="006B7BF1"/>
     <w:rsid w:val="006C028B"/>
+    <w:rsid w:val="006C1CDC"/>
     <w:rsid w:val="006C2CC8"/>
     <w:rsid w:val="006C3F2B"/>
     <w:rsid w:val="006C7466"/>
     <w:rsid w:val="006D0B03"/>
+    <w:rsid w:val="006D0F87"/>
+    <w:rsid w:val="006D1D55"/>
     <w:rsid w:val="006D1EDB"/>
+    <w:rsid w:val="006D4E86"/>
     <w:rsid w:val="006D59F0"/>
     <w:rsid w:val="006D6252"/>
+    <w:rsid w:val="006D69AF"/>
     <w:rsid w:val="006E1F59"/>
+    <w:rsid w:val="006E2579"/>
+    <w:rsid w:val="006E2E7B"/>
     <w:rsid w:val="006E4C3F"/>
     <w:rsid w:val="006E4E77"/>
     <w:rsid w:val="006E525E"/>
+    <w:rsid w:val="006E7B7F"/>
     <w:rsid w:val="006F13DA"/>
+    <w:rsid w:val="006F3437"/>
+    <w:rsid w:val="006F4633"/>
     <w:rsid w:val="006F5C81"/>
     <w:rsid w:val="006F6FFE"/>
+    <w:rsid w:val="006F7948"/>
     <w:rsid w:val="007046F5"/>
+    <w:rsid w:val="0071002B"/>
     <w:rsid w:val="00710CB2"/>
     <w:rsid w:val="00711E3B"/>
     <w:rsid w:val="007122E9"/>
+    <w:rsid w:val="007143BD"/>
     <w:rsid w:val="0071481C"/>
     <w:rsid w:val="00716598"/>
+    <w:rsid w:val="00716BC8"/>
+    <w:rsid w:val="007239C8"/>
     <w:rsid w:val="00724040"/>
     <w:rsid w:val="00725C40"/>
     <w:rsid w:val="00726B5F"/>
+    <w:rsid w:val="00726F3D"/>
     <w:rsid w:val="007270DE"/>
+    <w:rsid w:val="0072713C"/>
     <w:rsid w:val="00727820"/>
     <w:rsid w:val="00733E26"/>
+    <w:rsid w:val="00735035"/>
+    <w:rsid w:val="00740A7E"/>
     <w:rsid w:val="00746DAB"/>
+    <w:rsid w:val="007535E6"/>
+    <w:rsid w:val="00754A6E"/>
     <w:rsid w:val="007556E6"/>
     <w:rsid w:val="00755B22"/>
     <w:rsid w:val="0076306D"/>
+    <w:rsid w:val="00764BB5"/>
     <w:rsid w:val="00767366"/>
     <w:rsid w:val="0076785F"/>
     <w:rsid w:val="00770082"/>
+    <w:rsid w:val="007706C2"/>
     <w:rsid w:val="00772E06"/>
     <w:rsid w:val="00773956"/>
     <w:rsid w:val="007740A4"/>
+    <w:rsid w:val="00775C93"/>
+    <w:rsid w:val="00776941"/>
     <w:rsid w:val="007775A1"/>
     <w:rsid w:val="00777646"/>
     <w:rsid w:val="00780CC0"/>
+    <w:rsid w:val="00781237"/>
+    <w:rsid w:val="007838B6"/>
     <w:rsid w:val="00783900"/>
     <w:rsid w:val="00784499"/>
     <w:rsid w:val="00784883"/>
     <w:rsid w:val="00785384"/>
     <w:rsid w:val="00795E26"/>
     <w:rsid w:val="00796209"/>
     <w:rsid w:val="00797CD8"/>
     <w:rsid w:val="007A08A4"/>
     <w:rsid w:val="007A0B07"/>
     <w:rsid w:val="007A2C55"/>
     <w:rsid w:val="007A3EF4"/>
     <w:rsid w:val="007A5C43"/>
     <w:rsid w:val="007A6AA1"/>
+    <w:rsid w:val="007A6BF4"/>
     <w:rsid w:val="007B1A47"/>
     <w:rsid w:val="007B1D32"/>
     <w:rsid w:val="007B204F"/>
+    <w:rsid w:val="007B38F3"/>
+    <w:rsid w:val="007B517B"/>
+    <w:rsid w:val="007B6379"/>
     <w:rsid w:val="007B6396"/>
     <w:rsid w:val="007B7FCC"/>
     <w:rsid w:val="007C092A"/>
+    <w:rsid w:val="007C0F0B"/>
+    <w:rsid w:val="007C12DB"/>
+    <w:rsid w:val="007C1AB1"/>
     <w:rsid w:val="007C5373"/>
     <w:rsid w:val="007C5878"/>
     <w:rsid w:val="007D0235"/>
     <w:rsid w:val="007D2A1F"/>
+    <w:rsid w:val="007D3B32"/>
     <w:rsid w:val="007D3DEC"/>
     <w:rsid w:val="007D4117"/>
     <w:rsid w:val="007D53E7"/>
     <w:rsid w:val="007D5D50"/>
+    <w:rsid w:val="007D6C1D"/>
     <w:rsid w:val="007D6F5A"/>
     <w:rsid w:val="007E5BE2"/>
+    <w:rsid w:val="007E77A7"/>
+    <w:rsid w:val="007F04C6"/>
+    <w:rsid w:val="007F07EC"/>
     <w:rsid w:val="007F0AB9"/>
     <w:rsid w:val="007F2B63"/>
+    <w:rsid w:val="007F2DA0"/>
     <w:rsid w:val="007F3294"/>
     <w:rsid w:val="007F32AF"/>
     <w:rsid w:val="007F3C63"/>
     <w:rsid w:val="007F4020"/>
+    <w:rsid w:val="007F4475"/>
     <w:rsid w:val="008011BF"/>
+    <w:rsid w:val="008021D0"/>
+    <w:rsid w:val="008045A2"/>
+    <w:rsid w:val="00806805"/>
+    <w:rsid w:val="008068AF"/>
+    <w:rsid w:val="008111B9"/>
     <w:rsid w:val="00814F25"/>
+    <w:rsid w:val="008172ED"/>
     <w:rsid w:val="00817377"/>
     <w:rsid w:val="00820781"/>
     <w:rsid w:val="00821D83"/>
+    <w:rsid w:val="008229C5"/>
     <w:rsid w:val="00826123"/>
     <w:rsid w:val="00830C3D"/>
     <w:rsid w:val="0083174B"/>
     <w:rsid w:val="00831AC1"/>
     <w:rsid w:val="00832D3B"/>
+    <w:rsid w:val="00834129"/>
+    <w:rsid w:val="00834DC1"/>
     <w:rsid w:val="00835095"/>
     <w:rsid w:val="00835134"/>
     <w:rsid w:val="00835B43"/>
     <w:rsid w:val="00836B61"/>
     <w:rsid w:val="00836C9D"/>
     <w:rsid w:val="008462A5"/>
     <w:rsid w:val="008469E5"/>
+    <w:rsid w:val="008479A6"/>
     <w:rsid w:val="00850562"/>
+    <w:rsid w:val="00850F57"/>
     <w:rsid w:val="008517C8"/>
     <w:rsid w:val="00851A3E"/>
     <w:rsid w:val="00855F1C"/>
+    <w:rsid w:val="00857373"/>
     <w:rsid w:val="00861DB8"/>
     <w:rsid w:val="00862086"/>
     <w:rsid w:val="0086369C"/>
     <w:rsid w:val="00865F03"/>
+    <w:rsid w:val="0086637E"/>
+    <w:rsid w:val="008711C4"/>
+    <w:rsid w:val="0087169B"/>
     <w:rsid w:val="00873319"/>
     <w:rsid w:val="008733EC"/>
+    <w:rsid w:val="0087424A"/>
+    <w:rsid w:val="008744B2"/>
+    <w:rsid w:val="00875B12"/>
     <w:rsid w:val="00875B50"/>
+    <w:rsid w:val="00875D0D"/>
     <w:rsid w:val="00877CE0"/>
     <w:rsid w:val="008829FA"/>
     <w:rsid w:val="00883B86"/>
     <w:rsid w:val="00884415"/>
+    <w:rsid w:val="00885BD4"/>
     <w:rsid w:val="00886850"/>
     <w:rsid w:val="0088756E"/>
     <w:rsid w:val="00887FA7"/>
     <w:rsid w:val="00890F8A"/>
+    <w:rsid w:val="00891C18"/>
     <w:rsid w:val="00893B3E"/>
+    <w:rsid w:val="00894719"/>
     <w:rsid w:val="0089536F"/>
+    <w:rsid w:val="008A0261"/>
     <w:rsid w:val="008A1ACD"/>
     <w:rsid w:val="008A1B06"/>
     <w:rsid w:val="008A1B57"/>
     <w:rsid w:val="008A1D8F"/>
+    <w:rsid w:val="008A2A0D"/>
     <w:rsid w:val="008A49D7"/>
+    <w:rsid w:val="008A4BBD"/>
+    <w:rsid w:val="008A5BB6"/>
+    <w:rsid w:val="008A5DA2"/>
+    <w:rsid w:val="008A76F0"/>
     <w:rsid w:val="008A792B"/>
     <w:rsid w:val="008A7F8E"/>
     <w:rsid w:val="008B1A2E"/>
+    <w:rsid w:val="008B3B91"/>
     <w:rsid w:val="008B3CA2"/>
     <w:rsid w:val="008B3D92"/>
     <w:rsid w:val="008B7B57"/>
+    <w:rsid w:val="008C020C"/>
+    <w:rsid w:val="008C38DF"/>
     <w:rsid w:val="008C4033"/>
     <w:rsid w:val="008C4AE7"/>
     <w:rsid w:val="008C6435"/>
     <w:rsid w:val="008C761B"/>
     <w:rsid w:val="008C778E"/>
     <w:rsid w:val="008D17AB"/>
     <w:rsid w:val="008D18B8"/>
+    <w:rsid w:val="008D255C"/>
     <w:rsid w:val="008D34D9"/>
+    <w:rsid w:val="008D3627"/>
+    <w:rsid w:val="008D36A9"/>
+    <w:rsid w:val="008D475C"/>
+    <w:rsid w:val="008D4B8C"/>
     <w:rsid w:val="008D5C4C"/>
     <w:rsid w:val="008D6434"/>
     <w:rsid w:val="008D6947"/>
     <w:rsid w:val="008D6CBA"/>
     <w:rsid w:val="008E04A8"/>
     <w:rsid w:val="008E1393"/>
     <w:rsid w:val="008E2247"/>
     <w:rsid w:val="008E277C"/>
+    <w:rsid w:val="008E4096"/>
     <w:rsid w:val="008E4D12"/>
     <w:rsid w:val="008F01C5"/>
+    <w:rsid w:val="008F24E0"/>
+    <w:rsid w:val="008F3280"/>
     <w:rsid w:val="008F3F50"/>
     <w:rsid w:val="008F6373"/>
     <w:rsid w:val="0090637E"/>
     <w:rsid w:val="00906D53"/>
     <w:rsid w:val="00911465"/>
     <w:rsid w:val="009134E6"/>
     <w:rsid w:val="009136BB"/>
     <w:rsid w:val="00914BA5"/>
     <w:rsid w:val="0091762D"/>
     <w:rsid w:val="00917784"/>
     <w:rsid w:val="0092059B"/>
+    <w:rsid w:val="009221FC"/>
+    <w:rsid w:val="009223DA"/>
     <w:rsid w:val="009223E5"/>
+    <w:rsid w:val="00922484"/>
     <w:rsid w:val="009224B0"/>
+    <w:rsid w:val="0092519D"/>
     <w:rsid w:val="00927CF8"/>
     <w:rsid w:val="00930A4E"/>
+    <w:rsid w:val="00931BED"/>
     <w:rsid w:val="00931C38"/>
     <w:rsid w:val="00932B6D"/>
     <w:rsid w:val="00933590"/>
+    <w:rsid w:val="00933681"/>
     <w:rsid w:val="00934F0C"/>
+    <w:rsid w:val="00937310"/>
     <w:rsid w:val="0094260C"/>
     <w:rsid w:val="00942676"/>
     <w:rsid w:val="00943804"/>
     <w:rsid w:val="009438F2"/>
+    <w:rsid w:val="0094449B"/>
     <w:rsid w:val="00944B92"/>
+    <w:rsid w:val="009458D5"/>
+    <w:rsid w:val="00950EC9"/>
     <w:rsid w:val="00953253"/>
     <w:rsid w:val="0096038A"/>
     <w:rsid w:val="00960E18"/>
+    <w:rsid w:val="009637E4"/>
+    <w:rsid w:val="00963878"/>
     <w:rsid w:val="009668CA"/>
+    <w:rsid w:val="00967351"/>
+    <w:rsid w:val="00967525"/>
+    <w:rsid w:val="00970016"/>
+    <w:rsid w:val="00970C53"/>
     <w:rsid w:val="00971D47"/>
     <w:rsid w:val="00977025"/>
     <w:rsid w:val="00977CD5"/>
     <w:rsid w:val="00982A0C"/>
     <w:rsid w:val="00982F24"/>
     <w:rsid w:val="00987AEC"/>
     <w:rsid w:val="0099563D"/>
     <w:rsid w:val="00996900"/>
     <w:rsid w:val="00997A44"/>
     <w:rsid w:val="009A13B6"/>
     <w:rsid w:val="009A2AB1"/>
+    <w:rsid w:val="009A5A02"/>
+    <w:rsid w:val="009A5D43"/>
     <w:rsid w:val="009B059E"/>
     <w:rsid w:val="009B0AE1"/>
     <w:rsid w:val="009B189B"/>
     <w:rsid w:val="009B244D"/>
     <w:rsid w:val="009B2D5E"/>
+    <w:rsid w:val="009B6AC6"/>
     <w:rsid w:val="009B6ADC"/>
+    <w:rsid w:val="009C18CD"/>
     <w:rsid w:val="009C2303"/>
     <w:rsid w:val="009C4742"/>
     <w:rsid w:val="009C4A59"/>
     <w:rsid w:val="009C614D"/>
     <w:rsid w:val="009C740C"/>
     <w:rsid w:val="009D0458"/>
     <w:rsid w:val="009D088D"/>
     <w:rsid w:val="009D3AED"/>
     <w:rsid w:val="009D3E13"/>
     <w:rsid w:val="009D4596"/>
     <w:rsid w:val="009D626D"/>
     <w:rsid w:val="009D68B9"/>
     <w:rsid w:val="009D7854"/>
     <w:rsid w:val="009D7A50"/>
+    <w:rsid w:val="009E1543"/>
     <w:rsid w:val="009E1FB1"/>
+    <w:rsid w:val="009E23EF"/>
+    <w:rsid w:val="009E2788"/>
+    <w:rsid w:val="009E426D"/>
+    <w:rsid w:val="009E541C"/>
     <w:rsid w:val="009E67E1"/>
+    <w:rsid w:val="009E7992"/>
+    <w:rsid w:val="009E7F52"/>
+    <w:rsid w:val="009F052B"/>
+    <w:rsid w:val="009F303D"/>
     <w:rsid w:val="009F68B6"/>
     <w:rsid w:val="00A0047A"/>
     <w:rsid w:val="00A051FE"/>
     <w:rsid w:val="00A0521F"/>
+    <w:rsid w:val="00A069BD"/>
     <w:rsid w:val="00A06C7F"/>
+    <w:rsid w:val="00A107A7"/>
     <w:rsid w:val="00A10919"/>
     <w:rsid w:val="00A115DD"/>
     <w:rsid w:val="00A120F4"/>
+    <w:rsid w:val="00A1251A"/>
+    <w:rsid w:val="00A12727"/>
     <w:rsid w:val="00A14C24"/>
+    <w:rsid w:val="00A152FA"/>
     <w:rsid w:val="00A157B2"/>
     <w:rsid w:val="00A15CCA"/>
     <w:rsid w:val="00A16FC1"/>
     <w:rsid w:val="00A177D1"/>
     <w:rsid w:val="00A17D2B"/>
     <w:rsid w:val="00A2365D"/>
+    <w:rsid w:val="00A24548"/>
     <w:rsid w:val="00A248A5"/>
+    <w:rsid w:val="00A24EEE"/>
     <w:rsid w:val="00A24F48"/>
+    <w:rsid w:val="00A26C29"/>
+    <w:rsid w:val="00A26FC5"/>
     <w:rsid w:val="00A318BB"/>
     <w:rsid w:val="00A4041F"/>
     <w:rsid w:val="00A4088F"/>
+    <w:rsid w:val="00A40DDD"/>
     <w:rsid w:val="00A412C6"/>
     <w:rsid w:val="00A41CD6"/>
     <w:rsid w:val="00A42A64"/>
     <w:rsid w:val="00A42EA4"/>
     <w:rsid w:val="00A43B0E"/>
     <w:rsid w:val="00A44127"/>
     <w:rsid w:val="00A4448D"/>
     <w:rsid w:val="00A44957"/>
+    <w:rsid w:val="00A50A73"/>
+    <w:rsid w:val="00A51594"/>
     <w:rsid w:val="00A515AD"/>
     <w:rsid w:val="00A51A2D"/>
     <w:rsid w:val="00A559FA"/>
+    <w:rsid w:val="00A56010"/>
     <w:rsid w:val="00A56E34"/>
+    <w:rsid w:val="00A609F6"/>
+    <w:rsid w:val="00A63BC9"/>
     <w:rsid w:val="00A63D24"/>
     <w:rsid w:val="00A65284"/>
+    <w:rsid w:val="00A65316"/>
     <w:rsid w:val="00A65705"/>
+    <w:rsid w:val="00A671A0"/>
     <w:rsid w:val="00A677FA"/>
     <w:rsid w:val="00A67E57"/>
     <w:rsid w:val="00A70FCF"/>
+    <w:rsid w:val="00A72825"/>
     <w:rsid w:val="00A74D46"/>
     <w:rsid w:val="00A77B7F"/>
     <w:rsid w:val="00A86CDC"/>
     <w:rsid w:val="00A87493"/>
     <w:rsid w:val="00A91F70"/>
     <w:rsid w:val="00A92EA9"/>
+    <w:rsid w:val="00A9354F"/>
     <w:rsid w:val="00A94016"/>
+    <w:rsid w:val="00A9699C"/>
+    <w:rsid w:val="00A9746F"/>
+    <w:rsid w:val="00A97C39"/>
     <w:rsid w:val="00AA068A"/>
     <w:rsid w:val="00AA369B"/>
     <w:rsid w:val="00AA4DBB"/>
     <w:rsid w:val="00AB0B00"/>
+    <w:rsid w:val="00AB22BE"/>
     <w:rsid w:val="00AB3014"/>
     <w:rsid w:val="00AB5B3B"/>
     <w:rsid w:val="00AB72D0"/>
     <w:rsid w:val="00AC232A"/>
     <w:rsid w:val="00AC4A35"/>
     <w:rsid w:val="00AC5496"/>
     <w:rsid w:val="00AC5B44"/>
     <w:rsid w:val="00AC7639"/>
+    <w:rsid w:val="00AD0D28"/>
     <w:rsid w:val="00AD119C"/>
     <w:rsid w:val="00AE0170"/>
+    <w:rsid w:val="00AE112B"/>
     <w:rsid w:val="00AE3116"/>
+    <w:rsid w:val="00AE49C5"/>
+    <w:rsid w:val="00AE5149"/>
+    <w:rsid w:val="00AE793E"/>
     <w:rsid w:val="00AF252D"/>
     <w:rsid w:val="00AF48FF"/>
     <w:rsid w:val="00AF4E90"/>
+    <w:rsid w:val="00AF5404"/>
+    <w:rsid w:val="00B024D8"/>
+    <w:rsid w:val="00B034F8"/>
     <w:rsid w:val="00B050DA"/>
     <w:rsid w:val="00B0587A"/>
+    <w:rsid w:val="00B05D4E"/>
+    <w:rsid w:val="00B05F31"/>
     <w:rsid w:val="00B065E1"/>
     <w:rsid w:val="00B07427"/>
     <w:rsid w:val="00B10AE3"/>
     <w:rsid w:val="00B11747"/>
     <w:rsid w:val="00B11844"/>
+    <w:rsid w:val="00B11D71"/>
+    <w:rsid w:val="00B123B3"/>
+    <w:rsid w:val="00B149B4"/>
+    <w:rsid w:val="00B16D5C"/>
     <w:rsid w:val="00B175D1"/>
+    <w:rsid w:val="00B176A0"/>
     <w:rsid w:val="00B17791"/>
     <w:rsid w:val="00B20619"/>
+    <w:rsid w:val="00B2124E"/>
     <w:rsid w:val="00B22438"/>
     <w:rsid w:val="00B24CB2"/>
     <w:rsid w:val="00B263DF"/>
+    <w:rsid w:val="00B26C34"/>
     <w:rsid w:val="00B270FA"/>
+    <w:rsid w:val="00B279F5"/>
+    <w:rsid w:val="00B30567"/>
+    <w:rsid w:val="00B30930"/>
+    <w:rsid w:val="00B329BD"/>
     <w:rsid w:val="00B35E59"/>
     <w:rsid w:val="00B3638D"/>
     <w:rsid w:val="00B37196"/>
     <w:rsid w:val="00B373F9"/>
     <w:rsid w:val="00B41300"/>
+    <w:rsid w:val="00B415DC"/>
     <w:rsid w:val="00B43467"/>
     <w:rsid w:val="00B43A88"/>
     <w:rsid w:val="00B4525C"/>
     <w:rsid w:val="00B455A7"/>
     <w:rsid w:val="00B46659"/>
+    <w:rsid w:val="00B47B66"/>
     <w:rsid w:val="00B47BA1"/>
     <w:rsid w:val="00B50D72"/>
     <w:rsid w:val="00B5213A"/>
+    <w:rsid w:val="00B5670C"/>
+    <w:rsid w:val="00B6124A"/>
     <w:rsid w:val="00B62A57"/>
+    <w:rsid w:val="00B64047"/>
     <w:rsid w:val="00B64760"/>
     <w:rsid w:val="00B67E68"/>
+    <w:rsid w:val="00B714E6"/>
+    <w:rsid w:val="00B73099"/>
+    <w:rsid w:val="00B73595"/>
     <w:rsid w:val="00B76EC7"/>
     <w:rsid w:val="00B77615"/>
     <w:rsid w:val="00B8384D"/>
     <w:rsid w:val="00B84A87"/>
+    <w:rsid w:val="00B85B1A"/>
     <w:rsid w:val="00B86017"/>
     <w:rsid w:val="00B86700"/>
     <w:rsid w:val="00B90494"/>
     <w:rsid w:val="00B909A2"/>
     <w:rsid w:val="00B9318A"/>
     <w:rsid w:val="00B93E11"/>
     <w:rsid w:val="00B95954"/>
+    <w:rsid w:val="00B9610A"/>
+    <w:rsid w:val="00B97C8C"/>
+    <w:rsid w:val="00BA1BE5"/>
     <w:rsid w:val="00BA1CA7"/>
     <w:rsid w:val="00BA225A"/>
     <w:rsid w:val="00BA22A1"/>
+    <w:rsid w:val="00BA4D01"/>
+    <w:rsid w:val="00BA5025"/>
     <w:rsid w:val="00BA5D81"/>
+    <w:rsid w:val="00BA6642"/>
     <w:rsid w:val="00BA6719"/>
     <w:rsid w:val="00BA7F0C"/>
+    <w:rsid w:val="00BB1461"/>
+    <w:rsid w:val="00BB1B82"/>
     <w:rsid w:val="00BB1C24"/>
+    <w:rsid w:val="00BB1F3D"/>
     <w:rsid w:val="00BB302B"/>
+    <w:rsid w:val="00BB4100"/>
     <w:rsid w:val="00BB70F7"/>
     <w:rsid w:val="00BB7AC5"/>
+    <w:rsid w:val="00BC02BE"/>
+    <w:rsid w:val="00BC06A2"/>
     <w:rsid w:val="00BC14F9"/>
     <w:rsid w:val="00BC207A"/>
+    <w:rsid w:val="00BC5438"/>
+    <w:rsid w:val="00BC62D9"/>
     <w:rsid w:val="00BD0187"/>
     <w:rsid w:val="00BD158C"/>
+    <w:rsid w:val="00BD230A"/>
     <w:rsid w:val="00BD516A"/>
     <w:rsid w:val="00BD531B"/>
     <w:rsid w:val="00BD6715"/>
+    <w:rsid w:val="00BD6A23"/>
+    <w:rsid w:val="00BD722F"/>
     <w:rsid w:val="00BE18A3"/>
     <w:rsid w:val="00BE2473"/>
     <w:rsid w:val="00BE5C83"/>
     <w:rsid w:val="00BE6113"/>
     <w:rsid w:val="00BE619B"/>
     <w:rsid w:val="00BE79A0"/>
     <w:rsid w:val="00BE7BAF"/>
     <w:rsid w:val="00BF09DA"/>
     <w:rsid w:val="00BF1168"/>
+    <w:rsid w:val="00BF2038"/>
     <w:rsid w:val="00BF3846"/>
+    <w:rsid w:val="00BF40B1"/>
+    <w:rsid w:val="00BF47D5"/>
     <w:rsid w:val="00BF4BEA"/>
+    <w:rsid w:val="00BF68DE"/>
     <w:rsid w:val="00C030C4"/>
+    <w:rsid w:val="00C04061"/>
+    <w:rsid w:val="00C0452B"/>
     <w:rsid w:val="00C04C81"/>
     <w:rsid w:val="00C107D8"/>
     <w:rsid w:val="00C13A9A"/>
+    <w:rsid w:val="00C149A5"/>
     <w:rsid w:val="00C22FE8"/>
     <w:rsid w:val="00C24E80"/>
     <w:rsid w:val="00C2712B"/>
     <w:rsid w:val="00C27CFF"/>
     <w:rsid w:val="00C32E08"/>
+    <w:rsid w:val="00C33407"/>
     <w:rsid w:val="00C34FF8"/>
+    <w:rsid w:val="00C357DB"/>
     <w:rsid w:val="00C35F1F"/>
     <w:rsid w:val="00C41AB9"/>
     <w:rsid w:val="00C42667"/>
+    <w:rsid w:val="00C4439E"/>
+    <w:rsid w:val="00C44523"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C45280"/>
+    <w:rsid w:val="00C50D60"/>
+    <w:rsid w:val="00C50DAE"/>
     <w:rsid w:val="00C51439"/>
     <w:rsid w:val="00C51E4C"/>
     <w:rsid w:val="00C53B84"/>
     <w:rsid w:val="00C53D32"/>
+    <w:rsid w:val="00C5545A"/>
+    <w:rsid w:val="00C574BE"/>
+    <w:rsid w:val="00C615DA"/>
     <w:rsid w:val="00C619B2"/>
     <w:rsid w:val="00C61A9B"/>
     <w:rsid w:val="00C6526D"/>
     <w:rsid w:val="00C6544F"/>
     <w:rsid w:val="00C665E3"/>
     <w:rsid w:val="00C67B5A"/>
+    <w:rsid w:val="00C7050C"/>
+    <w:rsid w:val="00C74569"/>
     <w:rsid w:val="00C7492A"/>
+    <w:rsid w:val="00C809BE"/>
     <w:rsid w:val="00C81780"/>
     <w:rsid w:val="00C829C0"/>
     <w:rsid w:val="00C835E1"/>
     <w:rsid w:val="00C85047"/>
     <w:rsid w:val="00C85C8A"/>
     <w:rsid w:val="00C86115"/>
     <w:rsid w:val="00C90C92"/>
     <w:rsid w:val="00C90FEC"/>
     <w:rsid w:val="00C9148C"/>
     <w:rsid w:val="00C964DF"/>
+    <w:rsid w:val="00C973A6"/>
+    <w:rsid w:val="00C97754"/>
+    <w:rsid w:val="00CA0B45"/>
+    <w:rsid w:val="00CA17A2"/>
     <w:rsid w:val="00CA2243"/>
     <w:rsid w:val="00CA44C5"/>
     <w:rsid w:val="00CA5AAC"/>
+    <w:rsid w:val="00CA6721"/>
     <w:rsid w:val="00CA688E"/>
     <w:rsid w:val="00CA7DA7"/>
     <w:rsid w:val="00CB0A09"/>
+    <w:rsid w:val="00CB2FD9"/>
+    <w:rsid w:val="00CB5D32"/>
     <w:rsid w:val="00CB7AAD"/>
+    <w:rsid w:val="00CC114A"/>
     <w:rsid w:val="00CC115E"/>
+    <w:rsid w:val="00CC2183"/>
     <w:rsid w:val="00CC2FF1"/>
     <w:rsid w:val="00CC5637"/>
+    <w:rsid w:val="00CD03E9"/>
     <w:rsid w:val="00CD3059"/>
+    <w:rsid w:val="00CD4972"/>
     <w:rsid w:val="00CD5770"/>
+    <w:rsid w:val="00CD7A31"/>
+    <w:rsid w:val="00CE24F5"/>
     <w:rsid w:val="00CE2834"/>
     <w:rsid w:val="00CE3975"/>
     <w:rsid w:val="00CE4B84"/>
     <w:rsid w:val="00CE68A3"/>
     <w:rsid w:val="00CF1818"/>
     <w:rsid w:val="00CF1E41"/>
     <w:rsid w:val="00CF2B29"/>
     <w:rsid w:val="00CF2BEE"/>
     <w:rsid w:val="00CF3745"/>
     <w:rsid w:val="00CF39DE"/>
+    <w:rsid w:val="00CF46AB"/>
     <w:rsid w:val="00CF4DFF"/>
     <w:rsid w:val="00CF546D"/>
+    <w:rsid w:val="00CF66BD"/>
+    <w:rsid w:val="00CF6829"/>
+    <w:rsid w:val="00CF6EA7"/>
+    <w:rsid w:val="00CF72F3"/>
+    <w:rsid w:val="00CF78FB"/>
     <w:rsid w:val="00D018B6"/>
+    <w:rsid w:val="00D044A8"/>
+    <w:rsid w:val="00D0769D"/>
+    <w:rsid w:val="00D113B9"/>
+    <w:rsid w:val="00D12166"/>
+    <w:rsid w:val="00D12B91"/>
     <w:rsid w:val="00D1597F"/>
     <w:rsid w:val="00D160C3"/>
+    <w:rsid w:val="00D16400"/>
     <w:rsid w:val="00D20038"/>
     <w:rsid w:val="00D223B8"/>
+    <w:rsid w:val="00D2472F"/>
+    <w:rsid w:val="00D26EA1"/>
     <w:rsid w:val="00D27138"/>
+    <w:rsid w:val="00D32E8C"/>
     <w:rsid w:val="00D33265"/>
     <w:rsid w:val="00D34DC9"/>
+    <w:rsid w:val="00D354E5"/>
     <w:rsid w:val="00D36F8C"/>
+    <w:rsid w:val="00D3788A"/>
+    <w:rsid w:val="00D403E0"/>
     <w:rsid w:val="00D40AF8"/>
+    <w:rsid w:val="00D429A6"/>
     <w:rsid w:val="00D4361C"/>
     <w:rsid w:val="00D4576A"/>
     <w:rsid w:val="00D470DC"/>
     <w:rsid w:val="00D4723D"/>
     <w:rsid w:val="00D473ED"/>
+    <w:rsid w:val="00D5322B"/>
     <w:rsid w:val="00D5405C"/>
     <w:rsid w:val="00D60493"/>
     <w:rsid w:val="00D62C01"/>
     <w:rsid w:val="00D64A4E"/>
     <w:rsid w:val="00D67A50"/>
     <w:rsid w:val="00D70364"/>
     <w:rsid w:val="00D728FC"/>
     <w:rsid w:val="00D7319D"/>
     <w:rsid w:val="00D75A76"/>
     <w:rsid w:val="00D762CC"/>
     <w:rsid w:val="00D80312"/>
+    <w:rsid w:val="00D81CA5"/>
+    <w:rsid w:val="00D825A3"/>
+    <w:rsid w:val="00D84999"/>
     <w:rsid w:val="00D85FAC"/>
+    <w:rsid w:val="00D8619C"/>
     <w:rsid w:val="00D861A9"/>
     <w:rsid w:val="00D87C16"/>
     <w:rsid w:val="00D9173C"/>
+    <w:rsid w:val="00D917C0"/>
+    <w:rsid w:val="00D91D61"/>
+    <w:rsid w:val="00D972E7"/>
     <w:rsid w:val="00DA04B0"/>
     <w:rsid w:val="00DA2AD7"/>
     <w:rsid w:val="00DA4823"/>
     <w:rsid w:val="00DA49C7"/>
     <w:rsid w:val="00DA4E6B"/>
     <w:rsid w:val="00DA532B"/>
     <w:rsid w:val="00DA79AC"/>
+    <w:rsid w:val="00DA7DC6"/>
     <w:rsid w:val="00DB1031"/>
     <w:rsid w:val="00DB295B"/>
     <w:rsid w:val="00DB498A"/>
     <w:rsid w:val="00DB77F8"/>
     <w:rsid w:val="00DB7DC8"/>
     <w:rsid w:val="00DC0A1E"/>
     <w:rsid w:val="00DC141F"/>
     <w:rsid w:val="00DC293C"/>
     <w:rsid w:val="00DC2D6D"/>
     <w:rsid w:val="00DC36FD"/>
     <w:rsid w:val="00DC403C"/>
+    <w:rsid w:val="00DC4174"/>
+    <w:rsid w:val="00DC6AE7"/>
+    <w:rsid w:val="00DD1B81"/>
     <w:rsid w:val="00DD1F37"/>
     <w:rsid w:val="00DD2698"/>
     <w:rsid w:val="00DD53EF"/>
     <w:rsid w:val="00DD7FFD"/>
     <w:rsid w:val="00DE06B1"/>
     <w:rsid w:val="00DE0A02"/>
     <w:rsid w:val="00DE1F98"/>
     <w:rsid w:val="00DE4DDB"/>
     <w:rsid w:val="00DE64E5"/>
     <w:rsid w:val="00DF3449"/>
+    <w:rsid w:val="00DF4E32"/>
+    <w:rsid w:val="00DF72B0"/>
     <w:rsid w:val="00E00704"/>
     <w:rsid w:val="00E0209A"/>
+    <w:rsid w:val="00E022BE"/>
     <w:rsid w:val="00E028BC"/>
     <w:rsid w:val="00E038DF"/>
     <w:rsid w:val="00E03C76"/>
+    <w:rsid w:val="00E03FBA"/>
     <w:rsid w:val="00E057AE"/>
+    <w:rsid w:val="00E072FD"/>
+    <w:rsid w:val="00E124C6"/>
     <w:rsid w:val="00E13141"/>
     <w:rsid w:val="00E1344B"/>
     <w:rsid w:val="00E15926"/>
+    <w:rsid w:val="00E15E97"/>
+    <w:rsid w:val="00E16C01"/>
     <w:rsid w:val="00E20A32"/>
+    <w:rsid w:val="00E22EED"/>
+    <w:rsid w:val="00E249B0"/>
     <w:rsid w:val="00E24BFC"/>
+    <w:rsid w:val="00E26370"/>
     <w:rsid w:val="00E31161"/>
     <w:rsid w:val="00E35236"/>
     <w:rsid w:val="00E35B6F"/>
+    <w:rsid w:val="00E35FE1"/>
+    <w:rsid w:val="00E362B8"/>
+    <w:rsid w:val="00E37AF4"/>
     <w:rsid w:val="00E37BDA"/>
+    <w:rsid w:val="00E416D5"/>
     <w:rsid w:val="00E42254"/>
     <w:rsid w:val="00E42DC8"/>
+    <w:rsid w:val="00E432F2"/>
     <w:rsid w:val="00E45561"/>
     <w:rsid w:val="00E46DEC"/>
     <w:rsid w:val="00E4725D"/>
     <w:rsid w:val="00E50283"/>
     <w:rsid w:val="00E53D51"/>
+    <w:rsid w:val="00E53DD5"/>
     <w:rsid w:val="00E5781A"/>
     <w:rsid w:val="00E60D1C"/>
     <w:rsid w:val="00E638B9"/>
     <w:rsid w:val="00E64D05"/>
+    <w:rsid w:val="00E65266"/>
     <w:rsid w:val="00E66FA8"/>
     <w:rsid w:val="00E7744A"/>
+    <w:rsid w:val="00E8290E"/>
+    <w:rsid w:val="00E84048"/>
     <w:rsid w:val="00E84FDC"/>
     <w:rsid w:val="00E87952"/>
     <w:rsid w:val="00E9258E"/>
     <w:rsid w:val="00E92C82"/>
     <w:rsid w:val="00E952E0"/>
     <w:rsid w:val="00EA5E01"/>
     <w:rsid w:val="00EA5E5E"/>
     <w:rsid w:val="00EA73AF"/>
     <w:rsid w:val="00EB01A7"/>
     <w:rsid w:val="00EB0705"/>
+    <w:rsid w:val="00EB1298"/>
     <w:rsid w:val="00EB1433"/>
+    <w:rsid w:val="00EB4732"/>
     <w:rsid w:val="00EB7266"/>
     <w:rsid w:val="00EC0E91"/>
+    <w:rsid w:val="00EC2544"/>
+    <w:rsid w:val="00EC2825"/>
     <w:rsid w:val="00EC2939"/>
     <w:rsid w:val="00EC3EEB"/>
     <w:rsid w:val="00ED02F7"/>
+    <w:rsid w:val="00ED39CC"/>
     <w:rsid w:val="00ED3A3D"/>
     <w:rsid w:val="00ED471F"/>
     <w:rsid w:val="00ED4B70"/>
     <w:rsid w:val="00ED5CE0"/>
     <w:rsid w:val="00EE1393"/>
     <w:rsid w:val="00EE3BD1"/>
+    <w:rsid w:val="00EE7F5E"/>
     <w:rsid w:val="00EF1A81"/>
     <w:rsid w:val="00EF305C"/>
     <w:rsid w:val="00EF48CC"/>
+    <w:rsid w:val="00EF5CAE"/>
     <w:rsid w:val="00EF65D4"/>
     <w:rsid w:val="00EF6EA6"/>
     <w:rsid w:val="00F00539"/>
     <w:rsid w:val="00F028F0"/>
     <w:rsid w:val="00F03676"/>
+    <w:rsid w:val="00F05E2B"/>
     <w:rsid w:val="00F072C9"/>
     <w:rsid w:val="00F07C5A"/>
     <w:rsid w:val="00F07CC6"/>
+    <w:rsid w:val="00F118F8"/>
     <w:rsid w:val="00F12714"/>
     <w:rsid w:val="00F12C6A"/>
     <w:rsid w:val="00F14828"/>
+    <w:rsid w:val="00F14937"/>
     <w:rsid w:val="00F15498"/>
     <w:rsid w:val="00F2553A"/>
     <w:rsid w:val="00F25D9E"/>
+    <w:rsid w:val="00F2757B"/>
     <w:rsid w:val="00F27D8D"/>
     <w:rsid w:val="00F3011E"/>
+    <w:rsid w:val="00F30FFA"/>
     <w:rsid w:val="00F31415"/>
+    <w:rsid w:val="00F34F81"/>
     <w:rsid w:val="00F350A7"/>
+    <w:rsid w:val="00F3598F"/>
     <w:rsid w:val="00F370C7"/>
     <w:rsid w:val="00F40EC1"/>
+    <w:rsid w:val="00F4213C"/>
     <w:rsid w:val="00F444CF"/>
     <w:rsid w:val="00F4526F"/>
     <w:rsid w:val="00F45C92"/>
+    <w:rsid w:val="00F472A3"/>
+    <w:rsid w:val="00F51052"/>
     <w:rsid w:val="00F51C4F"/>
     <w:rsid w:val="00F53EA6"/>
     <w:rsid w:val="00F54FF0"/>
+    <w:rsid w:val="00F5599B"/>
+    <w:rsid w:val="00F60413"/>
+    <w:rsid w:val="00F60437"/>
     <w:rsid w:val="00F60775"/>
     <w:rsid w:val="00F60C0F"/>
     <w:rsid w:val="00F61975"/>
     <w:rsid w:val="00F654BA"/>
     <w:rsid w:val="00F74662"/>
     <w:rsid w:val="00F749CD"/>
     <w:rsid w:val="00F75B4D"/>
+    <w:rsid w:val="00F77E63"/>
     <w:rsid w:val="00F85991"/>
     <w:rsid w:val="00F863F3"/>
     <w:rsid w:val="00F86656"/>
     <w:rsid w:val="00F86CAA"/>
     <w:rsid w:val="00F87801"/>
     <w:rsid w:val="00F901EE"/>
     <w:rsid w:val="00F901F6"/>
     <w:rsid w:val="00F92FA3"/>
     <w:rsid w:val="00F960F7"/>
     <w:rsid w:val="00F97388"/>
     <w:rsid w:val="00FA0A27"/>
+    <w:rsid w:val="00FA1111"/>
     <w:rsid w:val="00FA3424"/>
     <w:rsid w:val="00FA6121"/>
     <w:rsid w:val="00FA66ED"/>
+    <w:rsid w:val="00FB08B8"/>
     <w:rsid w:val="00FB0EB5"/>
     <w:rsid w:val="00FB3A28"/>
     <w:rsid w:val="00FB4406"/>
     <w:rsid w:val="00FB44FE"/>
+    <w:rsid w:val="00FB5E50"/>
+    <w:rsid w:val="00FB6C4F"/>
+    <w:rsid w:val="00FB6F23"/>
     <w:rsid w:val="00FC5493"/>
     <w:rsid w:val="00FC5A51"/>
     <w:rsid w:val="00FC5BA6"/>
+    <w:rsid w:val="00FC6B53"/>
     <w:rsid w:val="00FC6BC3"/>
     <w:rsid w:val="00FC7389"/>
     <w:rsid w:val="00FC77F8"/>
     <w:rsid w:val="00FD02DB"/>
+    <w:rsid w:val="00FD0520"/>
     <w:rsid w:val="00FD1597"/>
     <w:rsid w:val="00FD1808"/>
     <w:rsid w:val="00FD1BED"/>
     <w:rsid w:val="00FD30B1"/>
     <w:rsid w:val="00FD4B14"/>
     <w:rsid w:val="00FD54AD"/>
     <w:rsid w:val="00FD68F7"/>
+    <w:rsid w:val="00FD75EF"/>
     <w:rsid w:val="00FD776D"/>
     <w:rsid w:val="00FD7B8D"/>
     <w:rsid w:val="00FE31E4"/>
     <w:rsid w:val="00FE3A93"/>
+    <w:rsid w:val="00FE5D43"/>
     <w:rsid w:val="00FF1524"/>
+    <w:rsid w:val="00FF19F2"/>
     <w:rsid w:val="00FF1ADD"/>
+    <w:rsid w:val="00FF3E7A"/>
     <w:rsid w:val="00FF4F20"/>
     <w:rsid w:val="00FF68F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -17135,51 +18818,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00271725"/>
+    <w:rsid w:val="00AE112B"/>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00001623"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -17655,50 +19338,85 @@
     <w:name w:val="Kein Leerraum Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="KeinLeerraum"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00392592"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00DA79AC"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatvorlage2">
     <w:name w:val="Formatvorlage2"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00271725"/>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F07EC"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0069794E"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F34F81"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="29113053">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="91436931">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -17817,50 +19535,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299873002">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1417749224">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1648509847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1685981477">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -17896,50 +19627,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1849364622">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1900509758">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1912307008">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1938097990">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -18021,610 +19765,395 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D1B842C053404C578E284A0694CE79A9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2EB7BF1D-E267-4E66-A9B3-E9B0E1DC2A01}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DD73A0" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="00DD73A0" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="D1B842C053404C578E284A0694CE79A9"/>
+            <w:pStyle w:val="D1B842C053404C578E284A0694CE79A92"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             </w:rPr>
-            <w:t xml:space="preserve">Wählen </w:t>
-[...15 lines deleted...]
-            <w:t xml:space="preserve"> aus.</w:t>
+            <w:t>Wählen Sie ein Element aus.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D8082E8C-252F-418C-8C68-113E4BD634D7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DD73A0" w:rsidRDefault="00DD73A0">
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2C41314076924333B5FF869FB4349FE4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9E2F5E56-AA8E-4CF2-881F-A293D180B446}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="2C41314076924333B5FF869FB4349FE4"/>
+            <w:pStyle w:val="2C41314076924333B5FF869FB4349FE49"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7B3D9568EF19476D9ED9FC113A57D3B9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D82585F-54D2-435E-8775-2BDEAC4708E2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="7B3D9568EF19476D9ED9FC113A57D3B9"/>
+            <w:pStyle w:val="7B3D9568EF19476D9ED9FC113A57D3B99"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:szCs w:val="22"/>
-[...118 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8A077AE387DB4E218447EDAFAC1A4CA4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B909A8DC-B6EC-4DA5-AABA-407281AE3291}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="8A077AE387DB4E218447EDAFAC1A4CA4"/>
+            <w:pStyle w:val="8A077AE387DB4E218447EDAFAC1A4CA49"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:szCs w:val="22"/>
-[...58 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3B7908EE6A5B4D5F9036DB3EF4BEFC00"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C0E8946C-D4F4-4637-B5EF-146D51883659}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="3B7908EE6A5B4D5F9036DB3EF4BEFC00"/>
+            <w:pStyle w:val="3B7908EE6A5B4D5F9036DB3EF4BEFC009"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2B2C43604A0640438DD632C22C4D659B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5A57670F-7910-4821-9B83-0D9738B8CB1E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="2B2C43604A0640438DD632C22C4D659B"/>
+            <w:pStyle w:val="2B2C43604A0640438DD632C22C4D659B9"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FEB5F55D088A481CADDE0CF242BAEE7A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CADF1A29-C24D-4F57-A0E9-29F9AC08BBCE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="FEB5F55D088A481CADDE0CF242BAEE7A"/>
+            <w:pStyle w:val="FEB5F55D088A481CADDE0CF242BAEE7A9"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                              </w:t>
-          </w:r>
-[...28 lines deleted...]
-            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E9BEAF59C9B4A8E8415496EDEA2E443"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{57361306-11E0-4012-9D13-F6DF11F80DAD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="1E9BEAF59C9B4A8E8415496EDEA2E443"/>
+            <w:pStyle w:val="1E9BEAF59C9B4A8E8415496EDEA2E4439"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D11E61BFBFE04E4891D94531691F1C6B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{34BE9DEA-BF34-451A-ABA5-62E08AD03681}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="D11E61BFBFE04E4891D94531691F1C6B"/>
+            <w:pStyle w:val="D11E61BFBFE04E4891D94531691F1C6B9"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="47B0A1622BC04222B6FDDFF44154EB4F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74E8BC66-83BE-4044-9D28-978E5D17C1F9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="47B0A1622BC04222B6FDDFF44154EB4F"/>
+            <w:pStyle w:val="47B0A1622BC04222B6FDDFF44154EB4F9"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A29A39E3C3C142C2BB218862CD8C4A5C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D0801916-BE0A-474E-ADEF-B851DC61FC84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="A29A39E3C3C142C2BB218862CD8C4A5C"/>
+            <w:pStyle w:val="A29A39E3C3C142C2BB218862CD8C4A5C9"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="691C43414EEA4F83A1944864E167F65A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38E95182-21D7-4745-86D7-9CFEB06DCA9B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003E3B38" w:rsidRDefault="003E3B38" w:rsidP="003E3B38">
           <w:pPr>
@@ -18633,598 +20162,539 @@
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="405F0E78BA1440A691F0ED9DDE8A2A8D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{48AA0693-F05C-4321-81D2-E6317AE40CC9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="003E3B38" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="003E3B38" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="405F0E78BA1440A691F0ED9DDE8A2A8D"/>
+            <w:pStyle w:val="405F0E78BA1440A691F0ED9DDE8A2A8D9"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DE6101139DE24EC082680F6C580C4C06"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{45EB8EBA-8AE9-4E07-8C53-39C4CBF9EE1A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="DE6101139DE24EC082680F6C580C4C06"/>
+            <w:pStyle w:val="DE6101139DE24EC082680F6C580C4C0610"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BFC5599CFEDC45AC968BCDBE609FDA15"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B94F883-D6DD-45FE-BB48-02335C34371A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="BFC5599CFEDC45AC968BCDBE609FDA15"/>
+            <w:pStyle w:val="BFC5599CFEDC45AC968BCDBE609FDA1510"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CA777AB9A85D4F099CF08E7D984DD992"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C05906F7-869D-4B6E-AD59-75AB3BAF002E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="CA777AB9A85D4F099CF08E7D984DD992"/>
+            <w:pStyle w:val="CA777AB9A85D4F099CF08E7D984DD99210"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="70333C6683AB4676BFAF4A9C82B3C092"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7C15D7B-A179-453B-B920-50997239CACB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="70333C6683AB4676BFAF4A9C82B3C092"/>
+            <w:pStyle w:val="70333C6683AB4676BFAF4A9C82B3C09210"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C2D8D87039EE4A2E8D4574E233C228EC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F4C63130-CACD-44A5-A5F5-A4ACB9662B15}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="C2D8D87039EE4A2E8D4574E233C228EC"/>
+            <w:pStyle w:val="C2D8D87039EE4A2E8D4574E233C228EC10"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="657E9DD23B454EB0AE87699E1DC9B304"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0FC1C269-EFD5-471A-94FE-359229E7B313}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="657E9DD23B454EB0AE87699E1DC9B304"/>
+            <w:pStyle w:val="657E9DD23B454EB0AE87699E1DC9B30410"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="971634A230D94DAD924EF515BDE4F89E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E2B51FDE-D5C7-40B5-ACB5-81AFE06E40AE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="971634A230D94DAD924EF515BDE4F89E"/>
+            <w:pStyle w:val="971634A230D94DAD924EF515BDE4F89E10"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="03A26C1C60FA4DCBB0230787210EEEBD"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{981CAD78-54C5-4E1A-9C18-4F5C3C190BE2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="03A26C1C60FA4DCBB0230787210EEEBD"/>
+            <w:pStyle w:val="03A26C1C60FA4DCBB0230787210EEEBD10"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="48BDC66C89E34D62882D18F8E1A163B5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{77E21F4D-CC7A-409B-AF45-B001E43DD9EE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="48BDC66C89E34D62882D18F8E1A163B5"/>
+            <w:pStyle w:val="48BDC66C89E34D62882D18F8E1A163B510"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
-[...29 lines deleted...]
-              <w:szCs w:val="22"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2140E2A2F6F74D979043F195F7C718D3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{348EDFC7-7708-47D7-BB4C-077FA5049A83}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="2140E2A2F6F74D979043F195F7C718D3"/>
+            <w:pStyle w:val="2140E2A2F6F74D979043F195F7C718D310"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D1C4BFA332BB42D4A580C76140A7063C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A9E9F16B-7485-41DE-AB79-9FBC1A0A0A6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="D1C4BFA332BB42D4A580C76140A7063C"/>
+            <w:pStyle w:val="D1C4BFA332BB42D4A580C76140A7063C10"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
-[...29 lines deleted...]
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0B238CB9F9F74ACBBB8FE99A3D8DC5A9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B78F3A47-DDAB-4F96-B832-72E689F63DB0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="0B238CB9F9F74ACBBB8FE99A3D8DC5A9"/>
+            <w:pStyle w:val="0B238CB9F9F74ACBBB8FE99A3D8DC5A92"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D628ECEB87EF4A26B60B275ECB1B9EB3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2CC40264-DA21-4E61-8112-326076D59CE4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="D628ECEB87EF4A26B60B275ECB1B9EB3"/>
+            <w:pStyle w:val="D628ECEB87EF4A26B60B275ECB1B9EB32"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6A475B936B2A4DF5974D8DBCD42CA6C1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E42A61A7-C6C5-49C8-8F36-F05C5D190530}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="6A475B936B2A4DF5974D8DBCD42CA6C1"/>
+            <w:pStyle w:val="6A475B936B2A4DF5974D8DBCD42CA6C12"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A90788BD0E24F2A8AFE8831B781B34B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AE0B79D7-8F91-4400-9936-878382AD9EDE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="5A90788BD0E24F2A8AFE8831B781B34B"/>
+            <w:pStyle w:val="5A90788BD0E24F2A8AFE8831B781B34B2"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5690FBA1154D4D37AA01CA938DD8B09C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E5C772B1-5A3F-4FBD-BF70-7A696B71099E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="5690FBA1154D4D37AA01CA938DD8B09C"/>
+            <w:pStyle w:val="5690FBA1154D4D37AA01CA938DD8B09C2"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="39F183706D104588892ADF81F1A67A0A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BF0F5C12-351E-4091-843A-3737F7AB9A94}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002B7291" w:rsidRDefault="00F23A2E" w:rsidP="00F23A2E">
           <w:pPr>
             <w:pStyle w:val="39F183706D104588892ADF81F1A67A0A8"/>
@@ -19233,58 +20703,58 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AC9A15CA0843451C84B4E200EE8F6487"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFEBBD85-8C81-4112-9B44-0B1581249D05}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="AC9A15CA0843451C84B4E200EE8F6487"/>
+            <w:pStyle w:val="AC9A15CA0843451C84B4E200EE8F64872"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6DB53127EC1F45408A406D4AF3777352"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5FB0F24C-387D-489D-8AD0-4F639128EBBC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002B7291" w:rsidRDefault="00F23A2E" w:rsidP="00F23A2E">
           <w:pPr>
             <w:pStyle w:val="6DB53127EC1F45408A406D4AF37773528"/>
@@ -19292,695 +20762,1147 @@
           <w:r w:rsidRPr="006B69AA">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="78324DDED8B64DFABCD5C2FFC6B9B43B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EEBBCC76-15C9-4B80-B6F9-75A44083458C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="78324DDED8B64DFABCD5C2FFC6B9B43B"/>
+            <w:pStyle w:val="78324DDED8B64DFABCD5C2FFC6B9B43B2"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CE430986355A4AA4AB465E0389F0BFA5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{67C50798-80E7-4FD9-9F54-C4378772DD87}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002B7291" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002B7291" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="CE430986355A4AA4AB465E0389F0BFA5"/>
+            <w:pStyle w:val="CE430986355A4AA4AB465E0389F0BFA52"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C6926F71DEFA435E80C608937C9AB099"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{30DB9E97-62BB-41B1-B7E3-DE8CE8282A0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0085389E" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="0085389E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="C6926F71DEFA435E80C608937C9AB099"/>
+            <w:pStyle w:val="C6926F71DEFA435E80C608937C9AB09910"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1FABCA1F39BE40038A82BB534559E2C1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{08926C0D-B257-4AA0-B82F-9C2C02D54A2D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0085389E" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="0085389E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="1FABCA1F39BE40038A82BB534559E2C1"/>
+            <w:pStyle w:val="1FABCA1F39BE40038A82BB534559E2C110"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="52FDD3B342314EA4AC6D8F01AC711197"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D12757E-7405-4F51-A5F4-36F6CFB6E0BA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00870FC5" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="00870FC5" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="52FDD3B342314EA4AC6D8F01AC711197"/>
+            <w:pStyle w:val="52FDD3B342314EA4AC6D8F01AC7111979"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FD5432BD5FDD4FD9ADBB209B4F2156A6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C2F2501B-9053-4610-9FA7-9C9545BEAB8C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00870FC5" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="00870FC5" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="FD5432BD5FDD4FD9ADBB209B4F2156A6"/>
+            <w:pStyle w:val="FD5432BD5FDD4FD9ADBB209B4F2156A610"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1C2A6B157D434A0A8B86CBE49276F38F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{09F62155-CAE5-4989-A536-47D3DEEAD325}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00870FC5" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="00870FC5" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="1C2A6B157D434A0A8B86CBE49276F38F"/>
+            <w:pStyle w:val="1C2A6B157D434A0A8B86CBE49276F38F10"/>
           </w:pPr>
-          <w:r w:rsidRPr="00FB4406">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04D6620B4024494886700841ABF157B2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F22DE753-08A1-4838-B78C-0C051B69B781}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001078F1" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="001078F1" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="04D6620B4024494886700841ABF157B2"/>
+            <w:pStyle w:val="04D6620B4024494886700841ABF157B29"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6FC819031CC54F3EB331F919AF78E33D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A94A7CFC-2AA2-43C5-BE96-E73198B40172}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001078F1" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="001078F1" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="6FC819031CC54F3EB331F919AF78E33D"/>
+            <w:pStyle w:val="6FC819031CC54F3EB331F919AF78E33D9"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="ACEE5C15C4694ABD9035A5398E8384A1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C04D998D-0208-487C-827D-C8BAA14460C6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002F039D" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="002F039D" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="ACEE5C15C4694ABD9035A5398E8384A1"/>
+            <w:pStyle w:val="ACEE5C15C4694ABD9035A5398E8384A110"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+              <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             </w:rPr>
             <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AD40D29CA35947228AD2ACF110364FEE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02D40C88-DD3F-4911-B5F5-F0C0997F3029}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00F23A2E" w:rsidRDefault="00F23A2E" w:rsidP="00F23A2E">
           <w:pPr>
             <w:pStyle w:val="AD40D29CA35947228AD2ACF110364FEE1"/>
           </w:pPr>
           <w:r w:rsidRPr="006B69AA">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3A8638E6E67844DD9FDFD27E9E5E9B4B"/>
-[...28 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="FCD60E356EE1437FBFC6721E89683619"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BBCD0AE8-F229-4E68-AD8F-A80AFD871E06}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F23A2E" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="00F23A2E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="FCD60E356EE1437FBFC6721E89683619"/>
+            <w:pStyle w:val="FCD60E356EE1437FBFC6721E896836199"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
-              <w:szCs w:val="22"/>
-[...28 lines deleted...]
-              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DC47F7825A4F4FFAAD9E39BBA63B9667"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6D80524-8550-449B-ADDC-637E03385D08}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F23A2E" w:rsidRDefault="0061184C" w:rsidP="0061184C">
+        <w:p w:rsidR="00F23A2E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
           <w:pPr>
-            <w:pStyle w:val="DC47F7825A4F4FFAAD9E39BBA63B9667"/>
+            <w:pStyle w:val="DC47F7825A4F4FFAAD9E39BBA63B96679"/>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00A051FE">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DD0F22279F524A16952AFF99EB880798"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8B594636-2521-48D9-9EB5-BCADA1EFF357}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0061184C" w:rsidRDefault="0061184C" w:rsidP="00DC1CE3">
+        <w:p w:rsidR="003364E4" w:rsidRPr="00271725" w:rsidRDefault="003364E4" w:rsidP="002860F8">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:ind w:left="708"/>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="006B69AA">
+          <w:r w:rsidRPr="00271725">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="0061184C" w:rsidRDefault="0061184C" w:rsidP="00DC1CE3">
+        <w:p w:rsidR="003364E4" w:rsidRPr="00271725" w:rsidRDefault="003364E4" w:rsidP="002860F8">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:ind w:left="708"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="0061184C" w:rsidRDefault="0061184C" w:rsidP="00DC1CE3">
+        <w:p w:rsidR="003364E4" w:rsidRPr="00271725" w:rsidRDefault="003364E4" w:rsidP="002860F8">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:ind w:left="708"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="0061184C" w:rsidRDefault="0061184C" w:rsidP="00DC1CE3">
+        <w:p w:rsidR="003364E4" w:rsidRPr="00271725" w:rsidRDefault="003364E4" w:rsidP="002860F8">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:ind w:left="708"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="0061184C" w:rsidRDefault="0061184C" w:rsidP="00DC1CE3">
+        <w:p w:rsidR="003364E4" w:rsidRPr="00271725" w:rsidRDefault="003364E4" w:rsidP="002860F8">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:ind w:left="708"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="0061184C" w:rsidRDefault="0061184C" w:rsidP="00DC1CE3">
+        <w:p w:rsidR="003364E4" w:rsidRPr="00271725" w:rsidRDefault="003364E4" w:rsidP="002860F8">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:ind w:left="708"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="0061184C" w:rsidRDefault="0061184C" w:rsidP="00DC1CE3">
+        <w:p w:rsidR="003364E4" w:rsidRPr="00271725" w:rsidRDefault="003364E4" w:rsidP="002860F8">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:ind w:left="708"/>
-            <w:rPr>
-[...1 lines deleted...]
-            </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w:rsidR="00F23A2E" w:rsidRDefault="00F23A2E" w:rsidP="00F23A2E">
           <w:pPr>
             <w:pStyle w:val="DD0F22279F524A16952AFF99EB880798"/>
           </w:pPr>
-        </w:p>
-[...28 lines deleted...]
-          </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1C2F8CE129CB2547B2FD6065EC2A2167"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C67B100A-3409-5A42-968B-264D5133DE1D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00173D72" w:rsidRDefault="00974CD9" w:rsidP="00974CD9">
           <w:pPr>
             <w:pStyle w:val="1C2F8CE129CB2547B2FD6065EC2A2167"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="196033180EFA46C5A32296F9536EDC4D"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{21CFCE83-18F1-47CE-ADEB-CE3DB94B4A8C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002752FB" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="196033180EFA46C5A32296F9536EDC4D10"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="22AFDE94121649508ABEC6C7DFC2C6F7"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{961ABC26-1CEE-4638-87DE-4E3E40EEAE79}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006339BB" w:rsidRDefault="00BE2F27" w:rsidP="00BE2F27">
+          <w:pPr>
+            <w:pStyle w:val="22AFDE94121649508ABEC6C7DFC2C6F7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="12FE21181B5B46FB8641A56379C8B93E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F9DA9C0-876F-4E9D-B83B-C0B187103C72}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00D64E87" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="12FE21181B5B46FB8641A56379C8B93E10"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E835EC0B7964E98AEAF34EB403687C7"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AFF2CC13-4DDC-4576-955D-EF23985E00B7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00805715" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="6E835EC0B7964E98AEAF34EB403687C72"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BF40B1">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="de-DE"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F587EFA52600461CA25DF500E9C9A89A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{446AA397-0CBD-43E0-80EE-F2A37CCC233C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008E4469" w:rsidRDefault="00805715" w:rsidP="00805715">
+          <w:pPr>
+            <w:pStyle w:val="F587EFA52600461CA25DF500E9C9A89A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B69AA">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="69F0A210288440B1B146C931F8AE0158"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F08CEDE-8119-40F3-A421-778029B6EBC2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008E4469" w:rsidRDefault="00805715" w:rsidP="00805715">
+          <w:pPr>
+            <w:pStyle w:val="69F0A210288440B1B146C931F8AE0158"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B69AA">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="545804A5A16442A4AF4C0EF72E4CE236"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{918C2098-6604-4217-9EF7-DC65763ADB5D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008E4469" w:rsidRDefault="00805715" w:rsidP="00805715">
+          <w:pPr>
+            <w:pStyle w:val="545804A5A16442A4AF4C0EF72E4CE236"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006B69AA">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="31612265E3334074BD8690F698EDE42D"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{64782C0A-7666-40CF-813D-D46C3188FF09}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008E4469" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="31612265E3334074BD8690F698EDE42D10"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AB14E08F0A534A7E893F58AE1B59A879"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5747C182-3408-4C34-924C-5BE4626FACE7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13D8E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="AB14E08F0A534A7E893F58AE1B59A87910"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="168BF46206BA4B6BB9F1216D0E0FA442"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8F6E7B82-473A-4B6D-B284-D13655178891}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13D8E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="168BF46206BA4B6BB9F1216D0E0FA44210"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E383ED9D18D44DCB8FF0FC390326FE7F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{447B16B8-B3CE-461A-A4D2-C076F8B6CFC3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13D8E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="E383ED9D18D44DCB8FF0FC390326FE7F10"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E05D21DCEF134E929E1CC17EF5203ED7"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{42189F2C-0A4B-4433-8C34-1DB4DE5AC2B9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13D8E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="E05D21DCEF134E929E1CC17EF5203ED710"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A4EE613A89E24CC2AAE2FC7D361560EA"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E78E6F80-FECB-4A54-A7D9-8BDD5EB3AC54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13D8E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="A4EE613A89E24CC2AAE2FC7D361560EA10"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0299ED21082F43338EDDD8BD1C212E8C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A6FF47B3-5C76-4249-A231-AB208D3842B1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13D8E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="0299ED21082F43338EDDD8BD1C212E8C1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CC419227502242008CE610838F991DBB"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F7E2E42E-F92C-4677-8D53-8EF929E107EE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00C13D8E" w:rsidRDefault="003364E4" w:rsidP="003364E4">
+          <w:pPr>
+            <w:pStyle w:val="CC419227502242008CE610838F991DBB2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Klicken oder tippen Sie hier, um Text einzugeben.                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7BE2BDA0AF9349E2984A151DDF60BE4A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8BE5CC69-DCF6-4F7A-A2C7-82E08FF35F3B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0004248F" w:rsidRDefault="004821A7" w:rsidP="004821A7">
+          <w:pPr>
+            <w:pStyle w:val="7BE2BDA0AF9349E2984A151DDF60BE4A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0F63504E980943168177FC8B67E24A5C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{00ACDE95-E1BE-4348-9AF8-88E93A40590E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0004248F" w:rsidRDefault="004821A7" w:rsidP="004821A7">
+          <w:pPr>
+            <w:pStyle w:val="0F63504E980943168177FC8B67E24A5C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BBE91C4465F841E3B50C0440B0697E7F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{93DF259D-B765-40BC-A478-932FFDBFEF80}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0004248F" w:rsidRDefault="004821A7" w:rsidP="004821A7">
+          <w:pPr>
+            <w:pStyle w:val="BBE91C4465F841E3B50C0440B0697E7F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A051FE">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Serif">
     <w:panose1 w:val="020A0603040505020204"/>
@@ -19988,93 +21910,131 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD73A0"/>
     <w:rsid w:val="000235D9"/>
+    <w:rsid w:val="0004248F"/>
     <w:rsid w:val="00084020"/>
+    <w:rsid w:val="000C0DF1"/>
     <w:rsid w:val="000C3A37"/>
+    <w:rsid w:val="000F4FAC"/>
     <w:rsid w:val="001078F1"/>
     <w:rsid w:val="00173D72"/>
+    <w:rsid w:val="001773BB"/>
+    <w:rsid w:val="001B17B5"/>
     <w:rsid w:val="00243352"/>
+    <w:rsid w:val="002446DE"/>
+    <w:rsid w:val="002752FB"/>
+    <w:rsid w:val="002A0021"/>
     <w:rsid w:val="002B7291"/>
+    <w:rsid w:val="002C07AC"/>
     <w:rsid w:val="002E6473"/>
     <w:rsid w:val="002F039D"/>
     <w:rsid w:val="00320DA6"/>
+    <w:rsid w:val="003364E4"/>
     <w:rsid w:val="0039195F"/>
     <w:rsid w:val="00392F93"/>
     <w:rsid w:val="003E3B38"/>
     <w:rsid w:val="003F7B22"/>
+    <w:rsid w:val="004821A7"/>
     <w:rsid w:val="004964F0"/>
+    <w:rsid w:val="004D48FC"/>
+    <w:rsid w:val="004E11E3"/>
+    <w:rsid w:val="00515618"/>
+    <w:rsid w:val="005876EE"/>
+    <w:rsid w:val="005A6CDF"/>
     <w:rsid w:val="005F6160"/>
     <w:rsid w:val="0061184C"/>
+    <w:rsid w:val="006174FC"/>
+    <w:rsid w:val="006339BB"/>
     <w:rsid w:val="00653181"/>
+    <w:rsid w:val="00681A43"/>
     <w:rsid w:val="006A3507"/>
     <w:rsid w:val="006A475B"/>
     <w:rsid w:val="006E7E4C"/>
+    <w:rsid w:val="0070172C"/>
+    <w:rsid w:val="00706884"/>
     <w:rsid w:val="00724BEB"/>
     <w:rsid w:val="00751983"/>
+    <w:rsid w:val="00757AF7"/>
+    <w:rsid w:val="00787784"/>
     <w:rsid w:val="00792823"/>
+    <w:rsid w:val="00805715"/>
     <w:rsid w:val="00825330"/>
     <w:rsid w:val="00851485"/>
     <w:rsid w:val="0085389E"/>
     <w:rsid w:val="00870FC5"/>
     <w:rsid w:val="0087526F"/>
     <w:rsid w:val="008A2786"/>
     <w:rsid w:val="008A4615"/>
+    <w:rsid w:val="008B1E4F"/>
     <w:rsid w:val="008D5A23"/>
+    <w:rsid w:val="008E4469"/>
     <w:rsid w:val="00932B6D"/>
     <w:rsid w:val="00974CD9"/>
     <w:rsid w:val="009A2C80"/>
+    <w:rsid w:val="009C0B4C"/>
+    <w:rsid w:val="00AA03A8"/>
     <w:rsid w:val="00BA472C"/>
+    <w:rsid w:val="00BE2F27"/>
+    <w:rsid w:val="00C13D8E"/>
+    <w:rsid w:val="00C17C52"/>
+    <w:rsid w:val="00C86EAF"/>
     <w:rsid w:val="00C87E72"/>
+    <w:rsid w:val="00CE738E"/>
+    <w:rsid w:val="00D113B9"/>
+    <w:rsid w:val="00D64E87"/>
     <w:rsid w:val="00DB7777"/>
     <w:rsid w:val="00DC141F"/>
     <w:rsid w:val="00DC1CE3"/>
     <w:rsid w:val="00DD73A0"/>
+    <w:rsid w:val="00EC55BC"/>
+    <w:rsid w:val="00ED287C"/>
     <w:rsid w:val="00EF3B33"/>
     <w:rsid w:val="00F15480"/>
     <w:rsid w:val="00F23A2E"/>
+    <w:rsid w:val="00F37C4F"/>
     <w:rsid w:val="00F829E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -20485,1683 +22445,1013 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00974CD9"/>
+    <w:rsid w:val="004821A7"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="691C43414EEA4F83A1944864E167F65A">
     <w:name w:val="691C43414EEA4F83A1944864E167F65A"/>
     <w:rsid w:val="003E3B38"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD0F22279F524A16952AFF99EB880798">
     <w:name w:val="DD0F22279F524A16952AFF99EB880798"/>
     <w:rsid w:val="00F23A2E"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD40D29CA35947228AD2ACF110364FEE1">
     <w:name w:val="AD40D29CA35947228AD2ACF110364FEE1"/>
     <w:rsid w:val="00F23A2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PT Serif" w:eastAsia="Times New Roman" w:hAnsi="PT Serif" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A52F78769D784D3889114556C652B8741">
-[...694 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="39F183706D104588892ADF81F1A67A0A8">
     <w:name w:val="39F183706D104588892ADF81F1A67A0A8"/>
-    <w:rsid w:val="00F23A2E"/>
-[...17 lines deleted...]
-    <w:name w:val="AC9A15CA0843451C84B4E200EE8F64878"/>
     <w:rsid w:val="00F23A2E"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6DB53127EC1F45408A406D4AF37773528">
     <w:name w:val="6DB53127EC1F45408A406D4AF37773528"/>
     <w:rsid w:val="00F23A2E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PT Serif" w:eastAsia="Times New Roman" w:hAnsi="PT Serif" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78324DDED8B64DFABCD5C2FFC6B9B43B8">
-[...1 lines deleted...]
-    <w:rsid w:val="00F23A2E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C697961684B040BEBEE2C3ADEBC1A3C6">
+    <w:name w:val="C697961684B040BEBEE2C3ADEBC1A3C6"/>
+    <w:rsid w:val="0061184C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="PT Serif" w:eastAsia="Times New Roman" w:hAnsi="PT Serif" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5DDEAFA5F7F04249AB1A9C6D6B6B3D6B">
+    <w:name w:val="5DDEAFA5F7F04249AB1A9C6D6B6B3D6B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C2F8CE129CB2547B2FD6065EC2A2167">
+    <w:name w:val="1C2F8CE129CB2547B2FD6065EC2A2167"/>
+    <w:rsid w:val="00974CD9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22AFDE94121649508ABEC6C7DFC2C6F7">
+    <w:name w:val="22AFDE94121649508ABEC6C7DFC2C6F7"/>
+    <w:rsid w:val="00BE2F27"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B91AC0FF1A3C411DBD9DC8DDC8E255F3">
+    <w:name w:val="B91AC0FF1A3C411DBD9DC8DDC8E255F3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="805281815EB74EC3BF3629F40E64462E">
+    <w:name w:val="805281815EB74EC3BF3629F40E64462E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC7F9D29755E494CA8C5583302249C40">
+    <w:name w:val="CC7F9D29755E494CA8C5583302249C40"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2EDB36B580C4E95BE31C8BB132C2911">
+    <w:name w:val="A2EDB36B580C4E95BE31C8BB132C2911"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="515C5D98229C497F8E2B382311BF0B3D15">
+    <w:name w:val="515C5D98229C497F8E2B382311BF0B3D15"/>
+    <w:rsid w:val="00706884"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8AAB99E9C944E97961C9F7891F77F2C1">
+    <w:name w:val="D8AAB99E9C944E97961C9F7891F77F2C1"/>
+    <w:rsid w:val="00706884"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE430986355A4AA4AB465E0389F0BFA58">
-[...1 lines deleted...]
-    <w:rsid w:val="00F23A2E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F587EFA52600461CA25DF500E9C9A89A">
+    <w:name w:val="F587EFA52600461CA25DF500E9C9A89A"/>
+    <w:rsid w:val="00805715"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69F0A210288440B1B146C931F8AE0158">
+    <w:name w:val="69F0A210288440B1B146C931F8AE0158"/>
+    <w:rsid w:val="00805715"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="545804A5A16442A4AF4C0EF72E4CE236">
+    <w:name w:val="545804A5A16442A4AF4C0EF72E4CE236"/>
+    <w:rsid w:val="00805715"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE744FC13E93490FB9533A797954D26E">
+    <w:name w:val="DE744FC13E93490FB9533A797954D26E"/>
+    <w:rsid w:val="003364E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="68AC0338CF4F47CA98664DA0F823C04A">
+    <w:name w:val="68AC0338CF4F47CA98664DA0F823C04A"/>
+    <w:rsid w:val="003364E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3058BE8C60A14CDE8F08BD47DE7403EF">
+    <w:name w:val="3058BE8C60A14CDE8F08BD47DE7403EF"/>
+    <w:rsid w:val="003364E4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="168BF46206BA4B6BB9F1216D0E0FA44210">
+    <w:name w:val="168BF46206BA4B6BB9F1216D0E0FA44210"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E383ED9D18D44DCB8FF0FC390326FE7F10">
+    <w:name w:val="E383ED9D18D44DCB8FF0FC390326FE7F10"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2C41314076924333B5FF869FB4349FE49">
+    <w:name w:val="2C41314076924333B5FF869FB4349FE49"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B3D9568EF19476D9ED9FC113A57D3B99">
+    <w:name w:val="7B3D9568EF19476D9ED9FC113A57D3B99"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB14E08F0A534A7E893F58AE1B59A87910">
+    <w:name w:val="AB14E08F0A534A7E893F58AE1B59A87910"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21E6053742704248AEF55AFFC849D75D9">
+    <w:name w:val="21E6053742704248AEF55AFFC849D75D9"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C316F3EC8A9E4E69A7FFF42A0BFED87C10">
+    <w:name w:val="C316F3EC8A9E4E69A7FFF42A0BFED87C10"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="34A530D4DFDB4C9D841B61450B55F17010">
+    <w:name w:val="34A530D4DFDB4C9D841B61450B55F17010"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A077AE387DB4E218447EDAFAC1A4CA49">
+    <w:name w:val="8A077AE387DB4E218447EDAFAC1A4CA49"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E05D21DCEF134E929E1CC17EF5203ED710">
+    <w:name w:val="E05D21DCEF134E929E1CC17EF5203ED710"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A4EE613A89E24CC2AAE2FC7D361560EA10">
+    <w:name w:val="A4EE613A89E24CC2AAE2FC7D361560EA10"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B7908EE6A5B4D5F9036DB3EF4BEFC009">
+    <w:name w:val="3B7908EE6A5B4D5F9036DB3EF4BEFC009"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B2C43604A0640438DD632C22C4D659B9">
+    <w:name w:val="2B2C43604A0640438DD632C22C4D659B9"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCD60E356EE1437FBFC6721E896836199">
+    <w:name w:val="FCD60E356EE1437FBFC6721E896836199"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="52FDD3B342314EA4AC6D8F01AC7111979">
+    <w:name w:val="52FDD3B342314EA4AC6D8F01AC7111979"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEB5F55D088A481CADDE0CF242BAEE7A9">
+    <w:name w:val="FEB5F55D088A481CADDE0CF242BAEE7A9"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E9BEAF59C9B4A8E8415496EDEA2E4439">
+    <w:name w:val="1E9BEAF59C9B4A8E8415496EDEA2E4439"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D11E61BFBFE04E4891D94531691F1C6B9">
+    <w:name w:val="D11E61BFBFE04E4891D94531691F1C6B9"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="47B0A1622BC04222B6FDDFF44154EB4F9">
+    <w:name w:val="47B0A1622BC04222B6FDDFF44154EB4F9"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A29A39E3C3C142C2BB218862CD8C4A5C9">
+    <w:name w:val="A29A39E3C3C142C2BB218862CD8C4A5C9"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DC47F7825A4F4FFAAD9E39BBA63B96679">
+    <w:name w:val="DC47F7825A4F4FFAAD9E39BBA63B96679"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04D6620B4024494886700841ABF157B29">
+    <w:name w:val="04D6620B4024494886700841ABF157B29"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6FC819031CC54F3EB331F919AF78E33D9">
+    <w:name w:val="6FC819031CC54F3EB331F919AF78E33D9"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="405F0E78BA1440A691F0ED9DDE8A2A8D9">
+    <w:name w:val="405F0E78BA1440A691F0ED9DDE8A2A8D9"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12FE21181B5B46FB8641A56379C8B93E10">
+    <w:name w:val="12FE21181B5B46FB8641A56379C8B93E10"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C2A6B157D434A0A8B86CBE49276F38F10">
+    <w:name w:val="1C2A6B157D434A0A8B86CBE49276F38F10"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD5432BD5FDD4FD9ADBB209B4F2156A610">
+    <w:name w:val="FD5432BD5FDD4FD9ADBB209B4F2156A610"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1B842C053404C578E284A0694CE79A933">
-[...302 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6926F71DEFA435E80C608937C9AB09910">
+    <w:name w:val="C6926F71DEFA435E80C608937C9AB09910"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6926F71DEFA435E80C608937C9AB099">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FABCA1F39BE40038A82BB534559E2C110">
+    <w:name w:val="1FABCA1F39BE40038A82BB534559E2C110"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1FABCA1F39BE40038A82BB534559E2C1">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE6101139DE24EC082680F6C580C4C0610">
+    <w:name w:val="DE6101139DE24EC082680F6C580C4C0610"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE6101139DE24EC082680F6C580C4C06">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACEE5C15C4694ABD9035A5398E8384A110">
+    <w:name w:val="ACEE5C15C4694ABD9035A5398E8384A110"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACEE5C15C4694ABD9035A5398E8384A1">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFC5599CFEDC45AC968BCDBE609FDA1510">
+    <w:name w:val="BFC5599CFEDC45AC968BCDBE609FDA1510"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BFC5599CFEDC45AC968BCDBE609FDA15">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="196033180EFA46C5A32296F9536EDC4D10">
+    <w:name w:val="196033180EFA46C5A32296F9536EDC4D10"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA777AB9A85D4F099CF08E7D984DD99210">
+    <w:name w:val="CA777AB9A85D4F099CF08E7D984DD99210"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA777AB9A85D4F099CF08E7D984DD992">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70333C6683AB4676BFAF4A9C82B3C09210">
+    <w:name w:val="70333C6683AB4676BFAF4A9C82B3C09210"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70333C6683AB4676BFAF4A9C82B3C092">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2D8D87039EE4A2E8D4574E233C228EC10">
+    <w:name w:val="C2D8D87039EE4A2E8D4574E233C228EC10"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2D8D87039EE4A2E8D4574E233C228EC">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="657E9DD23B454EB0AE87699E1DC9B30410">
+    <w:name w:val="657E9DD23B454EB0AE87699E1DC9B30410"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="657E9DD23B454EB0AE87699E1DC9B304">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="971634A230D94DAD924EF515BDE4F89E10">
+    <w:name w:val="971634A230D94DAD924EF515BDE4F89E10"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="971634A230D94DAD924EF515BDE4F89E">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03A26C1C60FA4DCBB0230787210EEEBD10">
+    <w:name w:val="03A26C1C60FA4DCBB0230787210EEEBD10"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03A26C1C60FA4DCBB0230787210EEEBD">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48BDC66C89E34D62882D18F8E1A163B510">
+    <w:name w:val="48BDC66C89E34D62882D18F8E1A163B510"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48BDC66C89E34D62882D18F8E1A163B5">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="31612265E3334074BD8690F698EDE42D10">
+    <w:name w:val="31612265E3334074BD8690F698EDE42D10"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2140E2A2F6F74D979043F195F7C718D310">
+    <w:name w:val="2140E2A2F6F74D979043F195F7C718D310"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49CB8794CD904B5A9C79385998CC4437">
-[...12 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1C4BFA332BB42D4A580C76140A7063C10">
+    <w:name w:val="D1C4BFA332BB42D4A580C76140A7063C10"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1C4BFA332BB42D4A580C76140A7063C">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC419227502242008CE610838F991DBB2">
+    <w:name w:val="CC419227502242008CE610838F991DBB2"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0299ED21082F43338EDDD8BD1C212E8C1">
+    <w:name w:val="0299ED21082F43338EDDD8BD1C212E8C1"/>
+    <w:rsid w:val="003364E4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E835EC0B7964E98AEAF34EB403687C72">
+    <w:name w:val="6E835EC0B7964E98AEAF34EB403687C72"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8AAB99E9C944E97961C9F7891F77F2C">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B238CB9F9F74ACBBB8FE99A3D8DC5A92">
+    <w:name w:val="0B238CB9F9F74ACBBB8FE99A3D8DC5A92"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0B238CB9F9F74ACBBB8FE99A3D8DC5A9">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D628ECEB87EF4A26B60B275ECB1B9EB32">
+    <w:name w:val="D628ECEB87EF4A26B60B275ECB1B9EB32"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D628ECEB87EF4A26B60B275ECB1B9EB3">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A475B936B2A4DF5974D8DBCD42CA6C12">
+    <w:name w:val="6A475B936B2A4DF5974D8DBCD42CA6C12"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A475B936B2A4DF5974D8DBCD42CA6C1">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A90788BD0E24F2A8AFE8831B781B34B2">
+    <w:name w:val="5A90788BD0E24F2A8AFE8831B781B34B2"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A90788BD0E24F2A8AFE8831B781B34B">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5690FBA1154D4D37AA01CA938DD8B09C2">
+    <w:name w:val="5690FBA1154D4D37AA01CA938DD8B09C2"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5690FBA1154D4D37AA01CA938DD8B09C">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC9A15CA0843451C84B4E200EE8F64872">
+    <w:name w:val="AC9A15CA0843451C84B4E200EE8F64872"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC9A15CA0843451C84B4E200EE8F6487">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78324DDED8B64DFABCD5C2FFC6B9B43B2">
+    <w:name w:val="78324DDED8B64DFABCD5C2FFC6B9B43B2"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="78324DDED8B64DFABCD5C2FFC6B9B43B">
-[...1 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE430986355A4AA4AB465E0389F0BFA52">
+    <w:name w:val="CE430986355A4AA4AB465E0389F0BFA52"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
         <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CE430986355A4AA4AB465E0389F0BFA5">
-[...20 lines deleted...]
-    <w:rsid w:val="0061184C"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1B842C053404C578E284A0694CE79A92">
+    <w:name w:val="D1B842C053404C578E284A0694CE79A92"/>
+    <w:rsid w:val="003364E4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="PT Serif" w:eastAsia="Times New Roman" w:hAnsi="PT Serif" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53A7DBC28D234CD1A63D967C675726961">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7BE2BDA0AF9349E2984A151DDF60BE4A">
+    <w:name w:val="7BE2BDA0AF9349E2984A151DDF60BE4A"/>
+    <w:rsid w:val="004821A7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A22FA490D5394D8DA7AC8F5CC6D0833D">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F63504E980943168177FC8B67E24A5C">
+    <w:name w:val="0F63504E980943168177FC8B67E24A5C"/>
+    <w:rsid w:val="004821A7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D652F35919AF7F4093E702C55028FE87">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A9837685FF354CB18F4E4584461004B3">
+    <w:name w:val="A9837685FF354CB18F4E4584461004B3"/>
+    <w:rsid w:val="004821A7"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C2F8CE129CB2547B2FD6065EC2A2167">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBE91C4465F841E3B50C0440B0697E7F">
+    <w:name w:val="BBE91C4465F841E3B50C0440B0697E7F"/>
+    <w:rsid w:val="004821A7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -22408,73 +23698,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBD1DE2E-EB0A-4E4B-A13A-DFF421C26D9A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>14540</Characters>
+  <Pages>12</Pages>
+  <Words>2614</Words>
+  <Characters>16475</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>137</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16146</CharactersWithSpaces>
+  <CharactersWithSpaces>19051</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marina Sahm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>