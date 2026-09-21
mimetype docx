--- v0 (2025-10-24)
+++ v1 (2026-09-21)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="066A0744" w14:textId="51D6FE6D" w:rsidR="0045186F" w:rsidRPr="001F4E69" w:rsidRDefault="0045186F" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -157,51 +156,51 @@
     </w:p>
     <w:p w14:paraId="79626652" w14:textId="77777777" w:rsidR="00D822D7" w:rsidRPr="001F4E69" w:rsidRDefault="00D822D7" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="371712B0" w14:textId="21E44335" w:rsidR="0045186F" w:rsidRPr="001F4E69" w:rsidRDefault="0045186F" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8B6212" w14:textId="743D554E" w:rsidR="00BD4730" w:rsidRPr="001F4E69" w:rsidRDefault="00EE742A" w:rsidP="0090587A">
+    <w:p w14:paraId="6F8B6212" w14:textId="2225EB3E" w:rsidR="00BD4730" w:rsidRPr="001F4E69" w:rsidRDefault="00EE742A" w:rsidP="0090587A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A051FE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4995BCB1" wp14:editId="6FFE77C3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-187159</wp:posOffset>
                 </wp:positionH>
@@ -246,181 +245,309 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:shapetype w14:anchorId="3B4960CA" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum 21600 0 @0"/>
                   <v:f eqn="prod #0 1 2"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
                 <v:handles>
                   <v:h position="#0,topLeft" xrange="0,21600"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Pfeil: Chevron 14" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-14.75pt;margin-top:6.75pt;width:9.35pt;height:11.9pt;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWG7WLmQIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X20H6WNGnSJI0WFA&#10;0QZth54VWYoFyKImKXGyXz9KfrTrih2K5aCIJvmR/ETy8urQarIXziswFS1OckqE4VArs63oj6eb&#10;LxeU+MBMzTQYUdGj8PRq8fnTZWdLMYMGdC0cQRDjy85WtAnBllnmeSNa5k/ACoNKCa5lAUW3zWrH&#10;OkRvdTbL87OsA1dbB1x4j1+veyVdJHwpBQ/3UnoRiK4o5hbS6dK5iWe2uGTl1jHbKD6kwT6QRcuU&#10;waAT1DULjOyc+guqVdyBBxlOOLQZSKm4SDVgNUX+pprHhlmRakFyvJ1o8v8Plt/t146oGt9uTolh&#10;Lb7RWgqlS7JqxN6BIahAljrrSzR+tGs3SB6vseSDdG38x2LIITF7nJgVh0A4fiyKi4sc+eeoKk4L&#10;fLmImb04W+fDNwEtiZeK4vPH2IlStr/1obcerWI4D1rVN0rrJLjtZqUd2TN859VZsZydDwH+MNPm&#10;Y56YaHTNIgl92ekWjlpEQG0ehEQSsdBZSjm1r5gSYpwLE4pe1bBa9Hme5vgb04wNHz0SKwkwIkus&#10;b8IeAEbLHmTE7gka7KOrSN0/Oef/Sqx3njxSZDBhcm6VAfcegMaqhsi9/UhST01kaQP1EVvMQT97&#10;3vIbhW98y3xYM4fDhm2BCyTc4yE1dBWF4UZJA+7Xe9+jPc4AainpcHgr6n/umBOU6O8Gp+NrMZ/H&#10;aU/C/PR8hoJ7rdm81phduwLsmwJXleXpGu2DHq/SQfuMe2YZo6KKGY6xsUuDG4VV6JcKbioulstk&#10;hhNuWbg1j5ZH8MhqbOCnwzNzdmj0gBNyB+Ogs/JNs/e20dPAchdAqjQJL7wOfON2SI0zbLK4fl7L&#10;yepl3y5+AwAA//8DAFBLAwQUAAYACAAAACEANznvwuAAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzWrDMBCE74W+g9hCb47smKapYzn0h5LmFJoEclXsjWVqrYwlO+7bd3tqT8swH7Mz+XqyrRix&#10;940jBcksBoFUuqqhWsHx8B4tQfigqdKtI1TwjR7Wxe1NrrPKXekTx32oBYeQz7QCE0KXSelLg1b7&#10;meuQ2Lu43urAsq9l1esrh9tWzuN4Ia1uiD8Y3eGrwfJrP1gFi63ZLDfD28sOk9PuiIexGz8uSt3f&#10;Tc8rEAGn8AfDb32uDgV3OruBKi9aBdH86YFRNlK+DERJzFvOCtLHFGSRy/8Lih8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAVhu1i5kCAAC3BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEANznvwuAAAAAJAQAADwAAAAAAAAAAAAAAAADzBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAAGAAAAAA==&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0045186F" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Supervision agreement within the framework</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Supervision </w:t>
+      </w:r>
+      <w:r w:rsidR="00545FB6">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="0045186F" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>of a doctoral project</w:t>
+        <w:t xml:space="preserve">greement </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7A36">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="0045186F" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ithin the </w:t>
+      </w:r>
+      <w:r w:rsidR="00545FB6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="0045186F" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ramework</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026FB929" w14:textId="25B0C3DA" w:rsidR="0045186F" w:rsidRDefault="0045186F" w:rsidP="0045186F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00545FB6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">octoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00545FB6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>roject</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271293FA" w14:textId="0EC3AA1A" w:rsidR="00842558" w:rsidRPr="00842558" w:rsidRDefault="00842558" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="036162FB" w14:textId="021904D2" w:rsidR="00842558" w:rsidRPr="00842558" w:rsidRDefault="00842558" w:rsidP="0045186F">
+    <w:p w14:paraId="036162FB" w14:textId="45C6A346" w:rsidR="00842558" w:rsidRPr="00842558" w:rsidRDefault="00842558" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00842558">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Version: </w:t>
       </w:r>
-      <w:r w:rsidR="006E0F1A">
+      <w:r w:rsidR="007C31F5">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16007">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0E22">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="007C31F5">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="00BA0E22">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="006E0F1A">
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00842558">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>2024</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0091595C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131EF998" w14:textId="77777777" w:rsidR="0045186F" w:rsidRPr="001F4E69" w:rsidRDefault="0045186F" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2659E954" w14:textId="77777777" w:rsidR="0045186F" w:rsidRPr="001F4E69" w:rsidRDefault="0045186F" w:rsidP="008F0ADC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -430,51 +557,51 @@
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Preamble</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62591354" w14:textId="77777777" w:rsidR="0045186F" w:rsidRPr="001F4E69" w:rsidRDefault="0045186F" w:rsidP="008F0ADC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E47793A" w14:textId="5771462F" w:rsidR="0045186F" w:rsidRPr="00E82CAC" w:rsidRDefault="0045186F" w:rsidP="0045186F">
+    <w:p w14:paraId="0E47793A" w14:textId="4F4424DB" w:rsidR="0045186F" w:rsidRPr="00E82CAC" w:rsidRDefault="0045186F" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The fostering of </w:t>
       </w:r>
       <w:r w:rsidR="00810BE7" w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -485,1684 +612,2032 @@
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is one of the core tasks of the University of Koblenz. Doctoral supervision plays a central role in this. In the spirit of </w:t>
       </w:r>
       <w:r w:rsidR="00B3534A" w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">ood </w:t>
       </w:r>
+      <w:r w:rsidR="00626A0F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00B3534A" w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">cientific </w:t>
-[...8 lines deleted...]
-        <w:t>p</w:t>
+        <w:t xml:space="preserve">ractice, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00500662">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ractice, the PhD candidate and supervisor(s) lay the foundation for a joint doctoral process with a supervision agreement.</w:t>
+        <w:t xml:space="preserve"> candidate and supervisor(s) lay the foundation for a joint doctoral process with a supervision agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67025546" w14:textId="77777777" w:rsidR="0045186F" w:rsidRPr="00E82CAC" w:rsidRDefault="0045186F" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5275F403" w14:textId="77777777" w:rsidR="007E48B2" w:rsidRPr="00E82CAC" w:rsidRDefault="007E48B2" w:rsidP="007E48B2">
+    <w:p w14:paraId="5275F403" w14:textId="06E67085" w:rsidR="007E48B2" w:rsidRPr="00E82CAC" w:rsidRDefault="007E48B2" w:rsidP="007E48B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This supervision agreement follows the recommendations of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Deutsche </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Forschungsgemeinschaft</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (DFG)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC73FE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(DFG)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00534521">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
-          <w:rStyle w:val="Funotenzeichen"/>
-[...5 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and documents the mutual expectations and tasks of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00500662">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and documents the mutual expectations and tasks of the PhD candidates and supervisor(s) at the beginning and during the doctorate. The necessary agreements are worked out and recorded together. The supervision agreement has a process-accompanying function and can be used as a basis for the supervision discussions. In the course of the doctorate, the supervision agreement can and should be updated and adapted to progress and changes.</w:t>
+        <w:t xml:space="preserve"> candidates and supervisor(s) at the beginning and during the doctorate. The necessary agreements are worked out and recorded together. The supervision agreement has a process-accompanying function and can be used as a basis for the supervision discussions. In the course of the doctorate, the supervision agreement can and should be updated and adapted to progress and changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3639621E" w14:textId="77777777" w:rsidR="007E48B2" w:rsidRPr="00E82CAC" w:rsidRDefault="007E48B2" w:rsidP="0045186F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="609B8CF2" w14:textId="1B10EB64" w:rsidR="00324795" w:rsidRPr="001F4E69" w:rsidRDefault="0045186F" w:rsidP="00324795">
+    <w:p w14:paraId="4755CF00" w14:textId="517746A1" w:rsidR="000476E8" w:rsidRDefault="0045186F" w:rsidP="00324795">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00324795" w:rsidRPr="001F4E69" w:rsidSect="00324795">
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The supervision agreement serves to ensure the quality of the doctoral procedure and is required by law. Nevertheless, it does not constitute a legal document from which enforceable legal positions result. It does not establish any rights and obligations that do not already exist on a legal basis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92743" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervision agreement does not replace the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92743" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">actions to be taken in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00382C56" w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">respective </w:t>
+      </w:r>
+      <w:r w:rsidR="00C92743" w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral regulations</w:t>
+      </w:r>
+      <w:r w:rsidR="00382C56" w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00382C56">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00382C56" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>such as acceptance as a doctoral researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1262">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="364214A5" w14:textId="77777777" w:rsidR="000C0602" w:rsidRDefault="000C0602" w:rsidP="00324795">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2A7A72" w14:textId="05A714B2" w:rsidR="004349EB" w:rsidRDefault="004E476E" w:rsidP="00324795">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="004349EB" w:rsidSect="00090A26">
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
-          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The supervision agreement serves to ensure the quality of the doctoral procedure and is required by law. Nevertheless, it does not constitute a legal document from which enforceable legal positions result. It does not establish any rights and obligations that do not already exist on a legal basis. </w:t>
+        <w:t>In order to support the doctoral process in the best possible way, it is advisable to conclude the supervision agreement promptly after the written confirmation of supervision.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> However, a draft of the agreement </w:t>
+      </w:r>
+      <w:r w:rsidR="00330E49">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be enclosed with the application for </w:t>
+      </w:r>
+      <w:r w:rsidR="0045186F" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acceptance </w:t>
+      </w:r>
+      <w:r w:rsidR="003D2791" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="00C92743" w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">actions to be taken in accordance with the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E63F1" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00494C02">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="0045186F" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E48B2" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F74CA5" w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">respective </w:t>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00E82CAC">
+        <w:t>According to §</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1262">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F74CA5" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34 </w:t>
+      </w:r>
+      <w:r w:rsidR="00534521">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidR="000476E8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007E48B2" w:rsidRPr="00E82CAC">
+      <w:r w:rsidR="00F74CA5" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F74CA5" w:rsidRPr="00E66ECE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>HochSchG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BE4B03">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and §</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1262">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82CAC">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">In order to support the doctoral process in the best possible way, it is advisable to conclude the supervision agreement promptly after the written confirmation of supervision. </w:t>
+      <w:r w:rsidR="00BE4B03">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14 of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4B03" w:rsidRPr="00BE4B03">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>respective doctoral regulations</w:t>
       </w:r>
       <w:r w:rsidR="00F74CA5" w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">According to §34 para. 5 </w:t>
-[...21 lines deleted...]
-        <w:t>, this must be done at the latest within a reasonable period of time after acceptance, which may not exceed six months.</w:t>
+        <w:t xml:space="preserve"> this must be done at the latest within a reasonable period of time after acceptance, which may not exceed six months</w:t>
+      </w:r>
+      <w:r w:rsidR="004349EB">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3A6546" w14:textId="179E9C6D" w:rsidR="00FB10C6" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="008F0ADC">
+    <w:p w14:paraId="62801A05" w14:textId="77777777" w:rsidR="004349EB" w:rsidRDefault="004349EB" w:rsidP="00324795">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DA8F59" w14:textId="77777777" w:rsidR="0001382C" w:rsidRDefault="0001382C" w:rsidP="00324795">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3A6546" w14:textId="0DFE7A6A" w:rsidR="00FB10C6" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="008F0ADC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FB10C6" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ersonal information</w:t>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00395C62">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB10C6" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F24DAD2" w14:textId="77777777" w:rsidR="008F0ADC" w:rsidRPr="001F4E69" w:rsidRDefault="008F0ADC" w:rsidP="008F0ADC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5441B9CD" w14:textId="3E5501B0" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="00F750BA" w:rsidP="009A54EE">
-      <w:pPr>
+    <w:p w14:paraId="5441B9CD" w14:textId="4EBD5688" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="00777E8D" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82CAC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>doctoral researcher</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F750BA" w:rsidRPr="00E82CAC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">octoral </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92025">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>andidate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39E12262" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="009A54EE" w:rsidP="009A54EE">
-      <w:pPr>
+    <w:p w14:paraId="39E12262" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="000C0602" w:rsidRDefault="009A54EE" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1660527062"/>
           <w:placeholder>
             <w:docPart w:val="F4BD8C108E144B8FA572EB345EAC9597"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-661857396"/>
               <w:placeholder>
                 <w:docPart w:val="371E679A10174DCC9B5A0E3045DDD8FB"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidRPr="001F4E69">
+              <w:r w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0CF0C972" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="009A54EE" w:rsidP="009A54EE">
-      <w:pPr>
+    <w:p w14:paraId="0CF0C972" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="000C0602" w:rsidRDefault="009A54EE" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">address: </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="30461182"/>
           <w:placeholder>
             <w:docPart w:val="9AE17FC5D1F849438FAC494760CB58D1"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1516682074"/>
               <w:placeholder>
                 <w:docPart w:val="3CB724EA2EAF4A08A5ACFB5EE1F607CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidRPr="001F4E69">
+              <w:r w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="61AF4EC8" w14:textId="064C348C" w:rsidR="00057590" w:rsidRPr="001F4E69" w:rsidRDefault="009A54EE" w:rsidP="009A54EE">
+    <w:p w14:paraId="61AF4EC8" w14:textId="064C348C" w:rsidR="00057590" w:rsidRPr="000C0602" w:rsidRDefault="009A54EE" w:rsidP="009A54EE">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F750BA">
+      <w:r w:rsidR="00F750BA" w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-414012604"/>
           <w:placeholder>
             <w:docPart w:val="737E0FF380C54840A231A029B9347DA8"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1398748180"/>
               <w:placeholder>
                 <w:docPart w:val="72BC688F36C6475DAAC8487606B33B79"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidRPr="001F4E69">
+              <w:r w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3BE97DE2" w14:textId="77777777" w:rsidR="00F07CC6" w:rsidRPr="001F4E69" w:rsidRDefault="00F07CC6" w:rsidP="00F87801">
+    <w:p w14:paraId="3BE97DE2" w14:textId="77777777" w:rsidR="00F07CC6" w:rsidRPr="000C0602" w:rsidRDefault="00F07CC6" w:rsidP="00F87801">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39FBF6B7" w14:textId="77777777" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00414D30">
-      <w:pPr>
+    <w:p w14:paraId="39FBF6B7" w14:textId="7051F77B" w:rsidR="00B91661" w:rsidRPr="000C0602" w:rsidRDefault="00777E8D" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>primary supervisor</w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B91661" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>upervisor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EFEC14" w14:textId="4FA949E9" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00E31E26">
-      <w:pPr>
+    <w:p w14:paraId="57EFEC14" w14:textId="38C67B69" w:rsidR="00B91661" w:rsidRPr="00626A0F" w:rsidRDefault="00B91661" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-13002053"/>
           <w:placeholder>
             <w:docPart w:val="F53908DE28104239935DCE311B0CB003"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1543700141"/>
               <w:placeholder>
                 <w:docPart w:val="5A4EB026EF4C4AA698A287796941521D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidR="00E31E26" w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2A40A78A" w14:textId="4A68CF3F" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00E31E26">
-      <w:pPr>
+    <w:p w14:paraId="317931A7" w14:textId="5BD4BA1D" w:rsidR="003B6A92" w:rsidRPr="000C0602" w:rsidRDefault="003B6A92" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1386300305"/>
+          <w:id w:val="1125122701"/>
           <w:placeholder>
-            <w:docPart w:val="122E4CC60E624E4B94D6D2AF7ED8CD26"/>
+            <w:docPart w:val="3B166A29C10F46FAAD1835A4E9EA4EF6"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:id w:val="2006698145"/>
+              <w:id w:val="535935363"/>
               <w:placeholder>
-                <w:docPart w:val="7033ADDB88B6451A92D24E44EBD64340"/>
+                <w:docPart w:val="37649156D89F4B8B86E5970A831E3F17"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7E7892B9" w14:textId="3488A452" w:rsidR="00414D30" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="009A54EE">
+    <w:p w14:paraId="7E7892B9" w14:textId="3488A452" w:rsidR="00414D30" w:rsidRPr="000C0602" w:rsidRDefault="00B91661" w:rsidP="009A54EE">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:ins w:id="0" w:author="Marina Sahm" w:date="2024-05-08T15:05:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidR="00F750BA" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1909339636"/>
           <w:placeholder>
             <w:docPart w:val="8D6FD03C239F4322A32B0D325B9E31FB"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="706598787"/>
               <w:placeholder>
                 <w:docPart w:val="180A80D8F2C84B04B08D5B222E282F0C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidR="00E31E26" w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="39982146" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="009A54EE" w:rsidP="00B91661">
+    <w:p w14:paraId="39982146" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="000C0602" w:rsidRDefault="009A54EE" w:rsidP="00B91661">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28E58CCE" w14:textId="7E3E5D8F" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00B91661">
-      <w:pPr>
+    <w:p w14:paraId="28E58CCE" w14:textId="76EF67AC" w:rsidR="00B91661" w:rsidRPr="000C0602" w:rsidRDefault="00B91661" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidR="0047370F" w:rsidRPr="001F4E69">
+      <w:r w:rsidR="0047370F" w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. secondary supervisor</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00777E8D" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00865262" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dditional </w:t>
+      </w:r>
+      <w:r w:rsidR="00777E8D" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>upervisor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B30E23A" w14:textId="2F315C84" w:rsidR="00E31E26" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00E31E26">
-      <w:pPr>
+    <w:p w14:paraId="7B30E23A" w14:textId="0AF4DDEE" w:rsidR="00E31E26" w:rsidRPr="00626A0F" w:rsidRDefault="00B91661" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-630794522"/>
           <w:placeholder>
             <w:docPart w:val="DB4DB243D1774D43AAE2601F4B06B6E8"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1716341585"/>
               <w:placeholder>
                 <w:docPart w:val="A2CE07FD1F5A47C68D54B4675DA51E67"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidR="00E31E26" w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="46FB173D" w14:textId="13B6EF4D" w:rsidR="00E31E26" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00E31E26">
-      <w:pPr>
+    <w:p w14:paraId="6EF29C72" w14:textId="3456900F" w:rsidR="003B6A92" w:rsidRPr="000C0602" w:rsidRDefault="003B6A92" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="950584993"/>
+          <w:id w:val="-895436602"/>
           <w:placeholder>
-            <w:docPart w:val="373E40EF135C4F468379C926917C1DC9"/>
+            <w:docPart w:val="46A8AC891E7944BF8D7275D625189684"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:id w:val="1666207772"/>
+              <w:id w:val="-115762493"/>
               <w:placeholder>
-                <w:docPart w:val="7E7B0F139E6F425588DE4850AC72F148"/>
+                <w:docPart w:val="8676172DD03946D8A6267C824BF53211"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3BE91AB6" w14:textId="79149FDF" w:rsidR="00877CE0" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="009A54EE">
+    <w:p w14:paraId="3BE91AB6" w14:textId="79149FDF" w:rsidR="00877CE0" w:rsidRPr="000C0602" w:rsidRDefault="00B91661" w:rsidP="009A54EE">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:ins w:id="1" w:author="Marina Sahm" w:date="2024-05-08T15:05:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidR="00F750BA" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1067535044"/>
           <w:placeholder>
             <w:docPart w:val="D3DC3A889C4E40CC8D557C9C1FDF658D"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1620917155"/>
               <w:placeholder>
                 <w:docPart w:val="B53D7DD478384A079EC9792B59C592AE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidR="00E31E26" w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="559CB60B" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="009A54EE" w:rsidP="00B91661">
+    <w:p w14:paraId="559CB60B" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="000C0602" w:rsidRDefault="009A54EE" w:rsidP="00B91661">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B9664EF" w14:textId="0FDABD4C" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00B91661">
-      <w:pPr>
+    <w:p w14:paraId="2B9664EF" w14:textId="7DBC3EE0" w:rsidR="00B91661" w:rsidRPr="000C0602" w:rsidRDefault="00B91661" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">if </w:t>
       </w:r>
-      <w:r w:rsidR="002D5CA9" w:rsidRPr="001F4E69">
+      <w:r w:rsidR="002D5CA9" w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. tertiary supervisor</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00777E8D" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00865262" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dditional </w:t>
+      </w:r>
+      <w:r w:rsidR="00777E8D" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>upervisor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CB35B2" w14:textId="7FA3ED34" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00E31E26">
-      <w:pPr>
+    <w:p w14:paraId="36D7C6E8" w14:textId="77E168D6" w:rsidR="00B91661" w:rsidRPr="00626A0F" w:rsidRDefault="00B91661" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
-        <w:ind w:firstLine="708"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001F4E69">
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>name:</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1966921671"/>
           <w:placeholder>
             <w:docPart w:val="F6E782EA5A4644CCB4E2B54DB48A37C5"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1348602469"/>
               <w:placeholder>
                 <w:docPart w:val="E46753EBA2994777B3D5EC373CD94ECE"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidR="00E31E26" w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="36D7C6E8" w14:textId="204BD55E" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00E31E26">
-      <w:pPr>
+    <w:p w14:paraId="1D7FCE55" w14:textId="5A79945B" w:rsidR="003B6A92" w:rsidRPr="000C0602" w:rsidRDefault="003B6A92" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
-        <w:rPr>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="001F4E69">
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:id w:val="1181002813"/>
+          <w:id w:val="-1632250969"/>
           <w:placeholder>
-            <w:docPart w:val="81DBCB77BCAB4110A23E3C57F35CA6ED"/>
+            <w:docPart w:val="85BCB226A2F442AFA3190E208484C420"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:id w:val="234753813"/>
+              <w:id w:val="184183221"/>
               <w:placeholder>
-                <w:docPart w:val="47AD5969BF9649598A8D1988E68DD31B"/>
+                <w:docPart w:val="4D12EDF27276492B8DFE98B3AAFC9C2B"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="187E30F0" w14:textId="27463629" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="00392BD6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
-      <w:ins w:id="2" w:author="Marina Sahm" w:date="2024-05-08T15:05:00Z">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidR="00F750BA" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C0602">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1192417193"/>
           <w:placeholder>
             <w:docPart w:val="A99C5CD5DFD94047900C1011EEDB4B42"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-653299892"/>
               <w:placeholder>
                 <w:docPart w:val="37320D4C3C1E4D77A98CA41233121083"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
+              <w:r w:rsidR="00E31E26" w:rsidRPr="000C0602">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="24FEB289" w14:textId="77777777" w:rsidR="00E45561" w:rsidRPr="001F4E69" w:rsidRDefault="00E45561" w:rsidP="0032230F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="095AB662" w14:textId="2A6838DC" w:rsidR="007D2A1F" w:rsidRPr="001F4E69" w:rsidRDefault="00B91661" w:rsidP="0096050C">
@@ -2187,109 +2662,131 @@
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Framework</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FF0804" w14:textId="77777777" w:rsidR="008F0ADC" w:rsidRPr="001F4E69" w:rsidRDefault="008F0ADC" w:rsidP="0096050C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30023951" w14:textId="3F4D23F8" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00816879" w:rsidP="0096050C">
+    <w:p w14:paraId="30023951" w14:textId="466C258C" w:rsidR="00B91661" w:rsidRPr="001F4E69" w:rsidRDefault="00816879" w:rsidP="0096050C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Assignment</w:t>
       </w:r>
       <w:r w:rsidR="00B91661" w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and topic of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F750BA" w:rsidRPr="00E82CAC">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00986A62">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>doctoral</w:t>
+        <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B91661" w:rsidRPr="00E82CAC">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> thesis</w:t>
+        <w:t xml:space="preserve">opic of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43AEC">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5010">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>issertation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDD6AFD" w14:textId="4E2C3C31" w:rsidR="00E45561" w:rsidRPr="001F4E69" w:rsidRDefault="00D7319D" w:rsidP="0096050C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B91661" w:rsidRPr="001F4E69">
@@ -2304,270 +2801,311 @@
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-215438426"/>
         <w:placeholder>
           <w:docPart w:val="63CD6D5CB4CE4275A34A7209E5A974C3"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0BAF089C" w14:textId="7DA81081" w:rsidR="00D7319D" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00E31E26">
+        <w:p w14:paraId="0BAF089C" w14:textId="7DA81081" w:rsidR="00D7319D" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00E31E26">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1674372046"/>
               <w:placeholder>
                 <w:docPart w:val="7391A6C3F65D4A5BB6482D07E8B36BC1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="68AD5E40" w14:textId="1554C0E6" w:rsidR="00E45561" w:rsidRPr="001F4E69" w:rsidRDefault="00D7319D" w:rsidP="0096050C">
+    <w:p w14:paraId="68AD5E40" w14:textId="2B0F8EBA" w:rsidR="00E45561" w:rsidRPr="001F4E69" w:rsidRDefault="00D7319D" w:rsidP="0096050C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00C30DD7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>department</w:t>
+      </w:r>
       <w:r w:rsidR="00B91661" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>institute/</w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="004410CF" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:r w:rsidR="00B91661" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> group/project</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-788209656"/>
         <w:placeholder>
           <w:docPart w:val="3497E93E5BE24D59A0498545ECE29CF8"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="54EA00A4" w14:textId="43B3659A" w:rsidR="00D7319D" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00E31E26">
+        <w:p w14:paraId="54EA00A4" w14:textId="3942B2D5" w:rsidR="00D7319D" w:rsidRPr="00626A0F" w:rsidRDefault="00BC73FE" w:rsidP="00E31E26">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="115887328"/>
               <w:placeholder>
                 <w:docPart w:val="40E6B345575E4EBAA2835B4FCF120E90"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
+    <w:p w14:paraId="4ED357FD" w14:textId="410206DA" w:rsidR="00090A26" w:rsidRPr="00090A26" w:rsidRDefault="00090A26" w:rsidP="00090A26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05CDB4D6" w14:textId="3F9F2ED7" w:rsidR="00090A26" w:rsidRPr="00090A26" w:rsidRDefault="00090A26" w:rsidP="00090A26">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6960"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7EDECCEC" w14:textId="18665EBB" w:rsidR="00E45561" w:rsidRPr="001F4E69" w:rsidRDefault="00D7319D" w:rsidP="0096050C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="right" w:pos="9070"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B91661" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>working title</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1165E6" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="009A54EE">
+    <w:p w14:paraId="011E1C43" w14:textId="713AAD37" w:rsidR="009A54EE" w:rsidRDefault="00BC73FE" w:rsidP="00B831F4">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1090432271"/>
           <w:placeholder>
             <w:docPart w:val="E53426F297D14C7EB062C9C3C3F857FB"/>
           </w:placeholder>
         </w:sdtPr>
@@ -2583,90 +3121,112 @@
               </w:rPr>
               <w:id w:val="-1970743782"/>
               <w:placeholder>
                 <w:docPart w:val="5A75D434B35245D7865A8A33E00C4E6D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00E31E26" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="011E1C43" w14:textId="77777777" w:rsidR="009A54EE" w:rsidRPr="001F4E69" w:rsidRDefault="009A54EE" w:rsidP="009A54EE">
+    <w:p w14:paraId="731404E6" w14:textId="77777777" w:rsidR="00B831F4" w:rsidRPr="00B831F4" w:rsidRDefault="00B831F4" w:rsidP="00B831F4">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:color w:val="00475F"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="042A619E" w14:textId="0C7F0CE3" w:rsidR="00436B96" w:rsidRPr="001F4E69" w:rsidRDefault="00436B96" w:rsidP="00C935C3">
+    <w:p w14:paraId="042A619E" w14:textId="7C95C79F" w:rsidR="00436B96" w:rsidRPr="001F4E69" w:rsidRDefault="00436B96" w:rsidP="00C935C3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Type of doctorate</w:t>
+        <w:t xml:space="preserve">Type of </w:t>
+      </w:r>
+      <w:r w:rsidR="00986A62">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>octorate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E421FE2" w14:textId="539817F0" w:rsidR="0032230F" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="1E421FE2" w14:textId="539817F0" w:rsidR="0032230F" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-15464909"/>
           <w:lock w:val="sdtLocked"/>
@@ -2688,51 +3248,51 @@
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>individual doctorate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4211C364" w14:textId="0ECD77EF" w:rsidR="00E24BFC" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00E24BFC">
+    <w:p w14:paraId="4211C364" w14:textId="0ECD77EF" w:rsidR="00E24BFC" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00E24BFC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1801180018"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2753,51 +3313,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>structured doctorate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B52218F" w14:textId="4E1CCADD" w:rsidR="0032230F" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00E24BFC">
+    <w:p w14:paraId="1B52218F" w14:textId="4E1CCADD" w:rsidR="0032230F" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00E24BFC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-928115275"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2816,51 +3376,51 @@
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>cooperative doctorate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB728CF" w14:textId="6C29C958" w:rsidR="00E24BFC" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00E24BFC">
+    <w:p w14:paraId="1BB728CF" w14:textId="6C29C958" w:rsidR="00E24BFC" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00E24BFC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="991379580"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -2879,51 +3439,51 @@
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>binational doctorate/cotutelle procedure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599D5F0F" w14:textId="3C738973" w:rsidR="00A10919" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="599D5F0F" w14:textId="3C738973" w:rsidR="00A10919" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1186359666"/>
           <w:lock w:val="sdtLocked"/>
           <w14:checkbox>
@@ -2968,51 +3528,51 @@
       <w:r w:rsidR="00A157B2" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-382337894"/>
         <w:placeholder>
           <w:docPart w:val="9640F497F5FF4226A9DF9B228809CD58"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5CF218F6" w14:textId="1D2747A8" w:rsidR="00973D76" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00973D76">
+        <w:p w14:paraId="5CF218F6" w14:textId="1D2747A8" w:rsidR="00973D76" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00973D76">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="512805656"/>
               <w:placeholder>
                 <w:docPart w:val="6F43519E68D84C83B06AF659C93AF8A4"/>
               </w:placeholder>
               <w:showingPlcHdr/>
@@ -3034,179 +3594,157 @@
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="497F25DA" w14:textId="6EE66C3D" w:rsidR="00E45561" w:rsidRPr="001F4E69" w:rsidRDefault="00E24BFC" w:rsidP="000D26F2">
       <w:pPr>
         <w:spacing w:before="120" w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E0BE85" w14:textId="797CDE9B" w:rsidR="00436B96" w:rsidRPr="001F4E69" w:rsidRDefault="00436B96" w:rsidP="00C935C3">
+    <w:p w14:paraId="64E0BE85" w14:textId="461364FB" w:rsidR="00436B96" w:rsidRPr="001F4E69" w:rsidRDefault="00436B96" w:rsidP="00C935C3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Form of </w:t>
       </w:r>
-      <w:r w:rsidR="00471599">
+      <w:r w:rsidR="00BD23AE">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>doctoral</w:t>
-[...21 lines deleted...]
-        <w:t>thesis</w:t>
+        <w:t>Dissertation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2246EB83" w14:textId="3D78FBCA" w:rsidR="00133F0F" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="2246EB83" w14:textId="19774F99" w:rsidR="00133F0F" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="630900716"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00FD776D" w:rsidRPr="001F4E69">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:r w:rsidR="006A18A3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>monographic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A593F35" w14:textId="05E720E0" w:rsidR="00436B96" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00436B96">
+    <w:p w14:paraId="6A593F35" w14:textId="0FE868A9" w:rsidR="00436B96" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="000C0602">
       <w:pPr>
         <w:spacing w:after="160"/>
-        <w:ind w:firstLine="709"/>
+        <w:ind w:left="708" w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-357435896"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -3219,89 +3757,233 @@
               <w:color w:val="00475F"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E24BFC" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">cumulative with a number of </w:t>
+        <w:t>cumulative</w:t>
+      </w:r>
+      <w:r w:rsidR="000476E8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00986A62">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a number of </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="499775633"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>___</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> publications</w:t>
+        <w:t xml:space="preserve"> publicatio</w:t>
+      </w:r>
+      <w:r w:rsidR="00436B96" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ns</w:t>
+      </w:r>
+      <w:r w:rsidR="002906EA" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5586" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="002906EA" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ote: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5586" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="005D633D" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsider the specifications in </w:t>
+      </w:r>
+      <w:r w:rsidR="000476E8" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="002906EA" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000476E8" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="002906EA" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>regulation</w:t>
+      </w:r>
+      <w:r w:rsidR="0068051B" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="002906EA" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B29088D" w14:textId="7FF44FA9" w:rsidR="00E24BFC" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="6B29088D" w14:textId="7FF44FA9" w:rsidR="00E24BFC" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1226915328"/>
           <w14:checkbox>
@@ -3345,96 +4027,96 @@
       </w:r>
       <w:r w:rsidR="006341ED" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1901353737"/>
         <w:placeholder>
           <w:docPart w:val="FEB5F55D088A481CADDE0CF242BAEE7A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2C15454A" w14:textId="002AC000" w:rsidR="00E24BFC" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+        <w:p w14:paraId="2C15454A" w14:textId="002AC000" w:rsidR="00E24BFC" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
           <w:pPr>
             <w:keepLines/>
             <w:widowControl w:val="0"/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="7810547"/>
               <w:placeholder>
                 <w:docPart w:val="5006BB29D8E447618CA1037AF62573F1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="000F410F" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4BE74BC3" w14:textId="7E678CCA" w:rsidR="00797CD8" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00E24BFC">
+    <w:p w14:paraId="4BE74BC3" w14:textId="7E678CCA" w:rsidR="00797CD8" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00E24BFC">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1081332733"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -3507,203 +4189,394 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DD958A" w14:textId="4674CF21" w:rsidR="00A0521F" w:rsidRPr="001F4E69" w:rsidRDefault="000F5DB0" w:rsidP="006C5B47">
+    <w:p w14:paraId="73DD958A" w14:textId="2E2DB786" w:rsidR="00A0521F" w:rsidRDefault="000F5DB0" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Planned </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">language of </w:t>
       </w:r>
-      <w:r w:rsidR="002056DF" w:rsidRPr="00DA3AC8">
-[...15 lines deleted...]
-        <w:t>thesis</w:t>
+      <w:r w:rsidR="003378B7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dissertation</w:t>
       </w:r>
       <w:r w:rsidR="00A0521F" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00604708" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4577642C" w14:textId="75989ACC" w:rsidR="006A18A3" w:rsidRPr="00730F57" w:rsidRDefault="00BC73FE" w:rsidP="000C0602">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:id w:val="-263464145"/>
-[...2 lines deleted...]
-          </w:placeholder>
+          <w:id w:val="-1871909576"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:sdt>
-[...27 lines deleted...]
-          </w:sdt>
+          <w:r w:rsidR="006A18A3" w:rsidRPr="00730F57">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> German</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5850799E" w14:textId="77777777" w:rsidR="007D3DEC" w:rsidRPr="001F4E69" w:rsidRDefault="007D3DEC" w:rsidP="008829FA">
+    <w:p w14:paraId="104AD749" w14:textId="7A7789C7" w:rsidR="006A18A3" w:rsidRPr="00730F57" w:rsidRDefault="00BC73FE" w:rsidP="000C0602">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-1357494402"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006A18A3" w:rsidRPr="00730F57">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="00730F57">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B2B892" w14:textId="4E9CC62E" w:rsidR="006A18A3" w:rsidRPr="006A18A3" w:rsidRDefault="00BC73FE" w:rsidP="000C0602">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="1531612163"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="006A18A3" w:rsidRPr="006A18A3">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="006A18A3">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="006A18A3">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: _______________ (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5586">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ote</w:t>
+      </w:r>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="006A18A3">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="000C0602">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pproval of the doctoral committee is required</w:t>
+      </w:r>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="006A18A3">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5850799E" w14:textId="77777777" w:rsidR="007D3DEC" w:rsidRPr="006A18A3" w:rsidRDefault="007D3DEC" w:rsidP="008829FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E1D8B71" w14:textId="5BA24C3C" w:rsidR="00711E3B" w:rsidRPr="001F4E69" w:rsidRDefault="00436B96" w:rsidP="006C5B47">
+    <w:p w14:paraId="0E1D8B71" w14:textId="5BA24C3C" w:rsidR="00711E3B" w:rsidRPr="00730F57" w:rsidRDefault="00436B96" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r w:rsidRPr="00730F57">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0ED885" w14:textId="2F679002" w:rsidR="00436B96" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DC63A8" w:rsidP="006C5B47">
+    <w:p w14:paraId="5D0ED885" w14:textId="133FD272" w:rsidR="00436B96" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DC63A8" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The f</w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="001F4E69">
@@ -3732,61 +4605,81 @@
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dures</w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the project and supervision. The (desired) financing of the </w:t>
       </w:r>
       <w:r w:rsidR="00F43552" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>doctoral researcher</w:t>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00340AD0">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="00340AD0" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rStyle w:val="Kommentarzeichen"/>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> takes place in the period from </w:t>
+        <w:t xml:space="preserve">takes place in the period from </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Kommentarzeichen"/>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-581292"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Kommentarzeichen"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00436B96" w:rsidRPr="00DA3AC8">
             <w:rPr>
               <w:rStyle w:val="Kommentarzeichen"/>
               <w:rFonts w:cs="Open Sans"/>
@@ -3829,51 +4722,51 @@
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidR="00436B96" w:rsidRPr="00DA3AC8">
             <w:rPr>
               <w:rStyle w:val="Kommentarzeichen"/>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>___________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00436B96" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7902C150" w14:textId="0537BCE2" w:rsidR="00FD776D" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="7902C150" w14:textId="2027CB3A" w:rsidR="00FD776D" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="87823927"/>
           <w14:checkbox>
@@ -3885,58 +4778,67 @@
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD776D" w:rsidRPr="00DA3AC8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD776D" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rStyle w:val="Kommentarzeichen"/>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007565EA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">position at </w:t>
+        <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:r w:rsidR="006F6FC5" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00436B96" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Koblenz: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -4001,51 +4903,51 @@
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>_______</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006A20DA" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005631CE" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>semester load</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D66C15" w14:textId="7357CB52" w:rsidR="0027574A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00FD776D">
+    <w:p w14:paraId="58D66C15" w14:textId="7357CB52" w:rsidR="0027574A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00FD776D">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-209884948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -4064,51 +4966,51 @@
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD776D" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0027574A" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>scholarship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25943D29" w14:textId="006E56DD" w:rsidR="00FD776D" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00FD776D">
+    <w:p w14:paraId="25943D29" w14:textId="475DD19D" w:rsidR="00FD776D" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00FD776D">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-547381987"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -4117,58 +5019,67 @@
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD776D" w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD776D" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="007565EA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>employment</w:t>
+      </w:r>
       <w:r w:rsidR="0027574A" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>position outside</w:t>
+        <w:t xml:space="preserve"> outside</w:t>
       </w:r>
       <w:r w:rsidR="006F6FC5" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the</w:t>
       </w:r>
       <w:r w:rsidR="0027574A" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> University of Koblenz: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
@@ -4180,51 +5091,51 @@
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0027574A" w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>_______</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0027574A" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> %</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEEC35C" w14:textId="240E7E11" w:rsidR="001C4B0E" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="1CEEC35C" w14:textId="240E7E11" w:rsidR="001C4B0E" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-2047514309"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -4267,51 +5178,51 @@
       </w:r>
       <w:r w:rsidR="0048006A" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1254477303"/>
         <w:placeholder>
           <w:docPart w:val="1E9BEAF59C9B4A8E8415496EDEA2E443"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7C3C289B" w14:textId="69215AB4" w:rsidR="00FD776D" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+        <w:p w14:paraId="7C3C289B" w14:textId="69215AB4" w:rsidR="00FD776D" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-157607863"/>
               <w:placeholder>
                 <w:docPart w:val="D4043F4EBC3D46FA833BFBA118C7159F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
@@ -4393,76 +5304,96 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Resource</w:t>
       </w:r>
       <w:r w:rsidR="009307CE" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EB126D" w14:textId="1BA7D5F1" w:rsidR="009307CE" w:rsidRPr="001F4E69" w:rsidRDefault="009307CE" w:rsidP="006C5B47">
+    <w:p w14:paraId="05EB126D" w14:textId="127920AE" w:rsidR="009307CE" w:rsidRPr="001F4E69" w:rsidRDefault="009307CE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The PhD candidate and supervisor(s) clarify which resources, that are important for the doctoral project, can be provided:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3111">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> candidate and supervisor(s) clarify which resources, that are important for the doctoral project, can be provided:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A049B35" w14:textId="528A0846" w:rsidR="00DF3449" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="3A049B35" w14:textId="528A0846" w:rsidR="00DF3449" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="2059655799"/>
           <w14:checkbox>
@@ -4510,96 +5441,96 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1833017445"/>
         <w:placeholder>
           <w:docPart w:val="D11E61BFBFE04E4891D94531691F1C6B"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7350CAC6" w14:textId="52DB41BB" w:rsidR="00225C8B" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+        <w:p w14:paraId="7350CAC6" w14:textId="52DB41BB" w:rsidR="00225C8B" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-225385781"/>
               <w:placeholder>
                 <w:docPart w:val="2B20BCBCFA8E4D7EB17F49DE0C56955F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="000F410F" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1748BD28" w14:textId="1753F0C9" w:rsidR="00F07CC6" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="1748BD28" w14:textId="1753F0C9" w:rsidR="00F07CC6" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1773508739"/>
@@ -4648,96 +5579,96 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">oftware: </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1569568422"/>
         <w:placeholder>
           <w:docPart w:val="E7022B40DD644D0CBF9C24CD3182F57E"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="39F6A230" w14:textId="22A0698A" w:rsidR="00B909A2" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="001A1259">
+        <w:p w14:paraId="39F6A230" w14:textId="22A0698A" w:rsidR="00B909A2" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="001A1259">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1743830976"/>
               <w:placeholder>
                 <w:docPart w:val="6607B143AFF24023913B431111632ADD"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A1259" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7CA72C44" w14:textId="4191EC5E" w:rsidR="00F07CC6" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="7CA72C44" w14:textId="4191EC5E" w:rsidR="00F07CC6" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-366228025"/>
@@ -4786,96 +5717,96 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1513374926"/>
         <w:placeholder>
           <w:docPart w:val="E9CF4171DB614B14B4044CAB92AFBC28"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6D90F093" w14:textId="2F648B73" w:rsidR="007F2B63" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="001A1259">
+        <w:p w14:paraId="6D90F093" w14:textId="2F648B73" w:rsidR="007F2B63" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="001A1259">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-507673730"/>
               <w:placeholder>
                 <w:docPart w:val="45859EFFAB86424D991E8CF221979B42"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A1259" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="7493FE15" w14:textId="31BF5F0D" w:rsidR="00F07CC6" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="7493FE15" w14:textId="31BF5F0D" w:rsidR="00F07CC6" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-407150198"/>
@@ -4924,96 +5855,96 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1925481513"/>
         <w:placeholder>
           <w:docPart w:val="B7FA864160244BBE8BB58EFF19E17F44"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5FA6D625" w14:textId="77777777" w:rsidR="001A1259" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="001A1259">
+        <w:p w14:paraId="5FA6D625" w14:textId="77777777" w:rsidR="001A1259" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="001A1259">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1017658793"/>
               <w:placeholder>
                 <w:docPart w:val="E2813B3629944A208193A7B6AA78267A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A1259" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="21ED0E95" w14:textId="15AE44C6" w:rsidR="00270BEC" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00270BEC">
+    <w:p w14:paraId="21ED0E95" w14:textId="15AE44C6" w:rsidR="00270BEC" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00270BEC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1463464883"/>
@@ -5052,96 +5983,96 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-974212002"/>
         <w:placeholder>
           <w:docPart w:val="64F7B2CFEEF24F5BBA87267147BAD10C"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="676A58C2" w14:textId="77777777" w:rsidR="001A1259" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="001A1259">
+        <w:p w14:paraId="676A58C2" w14:textId="77777777" w:rsidR="001A1259" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="001A1259">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-548686554"/>
               <w:placeholder>
                 <w:docPart w:val="82D7272DDD694F498F6247A284896B6B"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A1259" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6ECB773C" w14:textId="59912B9B" w:rsidR="00270BEC" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00270BEC">
+    <w:p w14:paraId="6ECB773C" w14:textId="59912B9B" w:rsidR="00270BEC" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00270BEC">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="492069808"/>
@@ -5191,96 +6122,96 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1311239633"/>
         <w:placeholder>
           <w:docPart w:val="6C4AD195658848C9AB909C69BBFD4058"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="218811AF" w14:textId="77777777" w:rsidR="001A1259" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="001A1259">
+        <w:p w14:paraId="218811AF" w14:textId="77777777" w:rsidR="001A1259" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="001A1259">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-408928498"/>
               <w:placeholder>
                 <w:docPart w:val="7793C922171F4BA3B181631CC4A39F6A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="001A1259" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2EF5394F" w14:textId="5AA9847C" w:rsidR="00861DB8" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="2EF5394F" w14:textId="5AA9847C" w:rsidR="00861DB8" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="135612607"/>
           <w14:checkbox>
@@ -5328,51 +6259,51 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="460931846"/>
         <w:placeholder>
           <w:docPart w:val="F8F9D4C3F27F40419AE712BF6AC4E2CB"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="07A06B72" w14:textId="30469BD4" w:rsidR="000D26F2" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="000D26F2">
+        <w:p w14:paraId="07A06B72" w14:textId="30469BD4" w:rsidR="000D26F2" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="000D26F2">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:before="120" w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1955241092"/>
               <w:placeholder>
                 <w:docPart w:val="5E8278A8208F465F936B9EDCF3AC84FA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
@@ -5414,121 +6345,153 @@
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Collaboration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A940D2" w14:textId="77777777" w:rsidR="008F0ADC" w:rsidRPr="001F4E69" w:rsidRDefault="008F0ADC" w:rsidP="006C5B47">
+    <w:p w14:paraId="25A56E14" w14:textId="77777777" w:rsidR="00B831F4" w:rsidRPr="001F4E69" w:rsidRDefault="00B831F4" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4986E75A" w14:textId="39044A75" w:rsidR="00DF3449" w:rsidRPr="00DA3AC8" w:rsidRDefault="004F2109" w:rsidP="006C5B47">
+    <w:p w14:paraId="4986E75A" w14:textId="0EE33A82" w:rsidR="00DF3449" w:rsidRPr="00DA3AC8" w:rsidRDefault="004F2109" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Time schedule</w:t>
+        <w:t xml:space="preserve">Time </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5690D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>chedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0A9256" w14:textId="446746D3" w:rsidR="004F2109" w:rsidRPr="00DA3AC8" w:rsidRDefault="004F2109" w:rsidP="006C5B47">
+    <w:p w14:paraId="6A0A9256" w14:textId="75536A12" w:rsidR="004F2109" w:rsidRPr="00DA3AC8" w:rsidRDefault="004F2109" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00F43552" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>doctoral researcher</w:t>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00340AD0">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC325C" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>develops</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5556,113 +6519,133 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> with work packages, interim goals and milestones that considers the intended form of publication</w:t>
       </w:r>
       <w:r w:rsidR="00C41D21" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">and in particular the defined number of publications in the case of a cumulative </w:t>
       </w:r>
-      <w:r w:rsidR="00F43552" w:rsidRPr="00DA3AC8">
-[...17 lines deleted...]
-        <w:t>thesis.</w:t>
+      <w:r w:rsidR="00DA4113">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dissertation</w:t>
+      </w:r>
+      <w:r w:rsidR="006A18A3" w:rsidRPr="006A18A3">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="329CCF66" w14:textId="77777777" w:rsidR="004F2109" w:rsidRPr="00DA3AC8" w:rsidRDefault="004F2109" w:rsidP="004F2109">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44CD53F2" w14:textId="1C842D5B" w:rsidR="004F2109" w:rsidRPr="00DA3AC8" w:rsidRDefault="004F2109" w:rsidP="004F2109">
+    <w:p w14:paraId="44CD53F2" w14:textId="4BE76EB4" w:rsidR="004F2109" w:rsidRPr="00DA3AC8" w:rsidRDefault="004F2109" w:rsidP="004F2109">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In terms of compatibility, the individual circumstances of the </w:t>
       </w:r>
       <w:r w:rsidR="00DA7C12" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">doctoral researcher </w:t>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00340AD0">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C12" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">should be considered. This may include </w:t>
       </w:r>
       <w:r w:rsidR="00E36071" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>parenting</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -5702,50 +6685,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F2B4D84" w14:textId="77777777" w:rsidR="004F2109" w:rsidRPr="001F4E69" w:rsidRDefault="004F2109" w:rsidP="004F2109">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The supervisor(s) check(s) the feasibility and viability of the schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B49ABCD" w14:textId="77777777" w:rsidR="004F2109" w:rsidRPr="001F4E69" w:rsidRDefault="004F2109" w:rsidP="004F2109">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6450B20F" w14:textId="71B655E5" w:rsidR="004F2109" w:rsidRPr="001F4E69" w:rsidRDefault="004F2109" w:rsidP="004F2109">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -5807,150 +6791,563 @@
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>_______________</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C12C339" w14:textId="77777777" w:rsidR="00627BCE" w:rsidRPr="001F4E69" w:rsidRDefault="00627BCE" w:rsidP="00CF1818">
+    <w:p w14:paraId="4C12C339" w14:textId="4DBD9FA7" w:rsidR="00627BCE" w:rsidRDefault="00627BCE" w:rsidP="00CF1818">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B801116" w14:textId="4D98C4D7" w:rsidR="004F2109" w:rsidRPr="001F4E69" w:rsidRDefault="009B6B18" w:rsidP="006C5B47">
+    <w:p w14:paraId="7EA2A3E1" w14:textId="088ED1C6" w:rsidR="00F5690D" w:rsidRDefault="00F5690D" w:rsidP="00B831F4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F5690D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roles and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5690D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esponsibilities </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5586">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5690D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mong </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5690D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ultiple </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5690D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>upervisors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CACFCF" w14:textId="2FB1B303" w:rsidR="00F5690D" w:rsidRDefault="00F5690D" w:rsidP="00B355B9">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If multiple supervisors are involved, they shall agree with the </w:t>
+      </w:r>
+      <w:r w:rsidR="003378B7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate on their different roles and responsibilities in supervising the doctorate:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-103813806"/>
+        <w:placeholder>
+          <w:docPart w:val="C9782A2E287744F9A530D1D3BA095E93"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="7EB7C73A" w14:textId="404C2DA4" w:rsidR="00F5690D" w:rsidRPr="00B92D1C" w:rsidRDefault="00BC73FE" w:rsidP="00B355B9">
+          <w:pPr>
+            <w:keepLines/>
+            <w:spacing w:after="160"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-576436516"/>
+              <w:placeholder>
+                <w:docPart w:val="89F372D5C2C44991A6A2D3072D17CFC4"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w15:color w:val="000000"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00F5690D" w:rsidRPr="001F4E69">
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rFonts w:cs="Open Sans"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Click or type here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="12DE171C" w14:textId="541B0197" w:rsidR="00F5690D" w:rsidRPr="00B92D1C" w:rsidRDefault="00F5690D" w:rsidP="00B355B9">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>rrangement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s in this supervision agreement – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">even within </w:t>
+      </w:r>
+      <w:r w:rsidR="00081F84">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>individual aspects</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – can be </w:t>
+      </w:r>
+      <w:r w:rsidR="00081F84">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>tailored</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B92D1C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>to the respective roles and responsibilities of the supervisors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059BF97A" w14:textId="77777777" w:rsidR="00F5690D" w:rsidRPr="001F4E69" w:rsidRDefault="00F5690D" w:rsidP="00CF1818">
+      <w:pPr>
+        <w:spacing w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B801116" w14:textId="23F75FF6" w:rsidR="004F2109" w:rsidRPr="001F4E69" w:rsidRDefault="009B6B18" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Supervision meetings</w:t>
+        <w:t xml:space="preserve">Supervision </w:t>
+      </w:r>
+      <w:r w:rsidR="0022140C">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>eetings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CF0FB4" w14:textId="77777777" w:rsidR="004F2109" w:rsidRPr="001F4E69" w:rsidRDefault="004F2109" w:rsidP="006C5B47">
+    <w:p w14:paraId="21CF0FB4" w14:textId="6429309D" w:rsidR="004F2109" w:rsidRPr="001F4E69" w:rsidRDefault="004F2109" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The PhD candidate and supervisor(s) agree on the following points in order to discuss the doctoral project:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00441FCD">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> candidate and supervisor(s) agree on the following points in order to discuss the doctoral project:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1D115E" w14:textId="510F47F4" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="006C5B47">
+    <w:p w14:paraId="1B1D115E" w14:textId="37206B4C" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="006C5B47">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-829133564"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00152B69" w:rsidRPr="001F4E69">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:r w:rsidR="003A5D93">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F2109" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00152B69" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -5962,95 +7359,95 @@
       <w:r w:rsidR="007B1A47" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-998490462"/>
         <w:placeholder>
           <w:docPart w:val="79D63A2551E34A71A0F83A9D244FCC3D"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="6431107D" w14:textId="676B72BA" w:rsidR="007B1A47" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="009A54EE">
+        <w:p w14:paraId="6431107D" w14:textId="676B72BA" w:rsidR="007B1A47" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="009A54EE">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="271140859"/>
               <w:placeholder>
                 <w:docPart w:val="1E37E004A73A48B0828481B7B71A270E"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="009A54EE" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4FB6E7AC" w14:textId="66FB1E1D" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="4FB6E7AC" w14:textId="66FB1E1D" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="796492884"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6097,95 +7494,95 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00152B69" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> individual interview, colloquium)</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="829330353"/>
         <w:placeholder>
           <w:docPart w:val="EEBF7AD802C84E78AF785EF8A179E6BB"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="15B82C81" w14:textId="390A6042" w:rsidR="00C53D32" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="009A54EE">
+        <w:p w14:paraId="15B82C81" w14:textId="390A6042" w:rsidR="00C53D32" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="009A54EE">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1564607814"/>
               <w:placeholder>
                 <w:docPart w:val="73EC15D5420F4BED84F2CD6FA3787D72"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="009A54EE" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="5867EEC5" w14:textId="25CB39B0" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="5867EEC5" w14:textId="25CB39B0" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="57983143"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -6234,95 +7631,95 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00152B69" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> online, face-to-face):</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-419792194"/>
         <w:placeholder>
           <w:docPart w:val="72428E22C0B145EA969ED2DB164AF5CA"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2279E3E2" w14:textId="3A3AA4DB" w:rsidR="00C53D32" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="009A54EE">
+        <w:p w14:paraId="2279E3E2" w14:textId="3A3AA4DB" w:rsidR="00C53D32" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="009A54EE">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="859622045"/>
               <w:placeholder>
                 <w:docPart w:val="04958B9EEF1741829AB33420D6980027"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="009A54EE" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0BB3E82A" w14:textId="2FA5E25E" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="0BB3E82A" w14:textId="2FA5E25E" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1383402343"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -6359,95 +7756,95 @@
         <w:t>initiator of the meetings</w:t>
       </w:r>
       <w:r w:rsidR="009E67E1" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1402803177"/>
         <w:placeholder>
           <w:docPart w:val="30FAB6E4E19E4F8B9A12DB85D9FB9346"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7B9B46AE" w14:textId="29002517" w:rsidR="00772E06" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="009A54EE">
+        <w:p w14:paraId="7B9B46AE" w14:textId="29002517" w:rsidR="00772E06" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="009A54EE">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="666290276"/>
               <w:placeholder>
                 <w:docPart w:val="2CD82C85E59B47829823D133C7FA1225"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="009A54EE" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="73AE7E72" w14:textId="548FEA89" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="73AE7E72" w14:textId="548FEA89" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="115808150"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -6495,161 +7892,169 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00152B69" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> minutes, questions in advance):</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="656742454"/>
         <w:placeholder>
           <w:docPart w:val="3CFB97ACCB6F451DBC79BE1838A55C4A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="78E2AA00" w14:textId="54D8BEC1" w:rsidR="000169EE" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="009A54EE">
+        <w:p w14:paraId="78E2AA00" w14:textId="54D8BEC1" w:rsidR="000169EE" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="009A54EE">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="312156300"/>
               <w:placeholder>
                 <w:docPart w:val="66986691F4434E5A94EC29AA861A2F66"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="009A54EE" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3DFC950B" w14:textId="4C5E541B" w:rsidR="00612597" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00612597">
+    <w:p w14:paraId="3DFC950B" w14:textId="609AB78F" w:rsidR="00612597" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00612597">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="454376811"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00612597" w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00612597" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> further</w:t>
       </w:r>
+      <w:r w:rsidR="00B355B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="681251830"/>
         <w:placeholder>
           <w:docPart w:val="63A7B125691440C5BED4633FAE96A05C"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="58F317CA" w14:textId="5A96729D" w:rsidR="00612597" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="009A54EE">
+        <w:p w14:paraId="58F317CA" w14:textId="5A96729D" w:rsidR="00612597" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="009A54EE">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="379066542"/>
               <w:placeholder>
                 <w:docPart w:val="5FFA81EC9F304B7A9700D1CDD6CE2B95"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
@@ -6685,146 +8090,187 @@
     </w:p>
     <w:p w14:paraId="237DFC73" w14:textId="36362EBA" w:rsidR="001874AA" w:rsidRPr="001F4E69" w:rsidRDefault="001874AA" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Integration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB424C6" w14:textId="4FB2503B" w:rsidR="00D10D56" w:rsidRPr="001F4E69" w:rsidRDefault="00D10D56" w:rsidP="00D76CDF">
+    <w:p w14:paraId="7EB424C6" w14:textId="1B3AE57B" w:rsidR="00D10D56" w:rsidRPr="001F4E69" w:rsidRDefault="00D10D56" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">For the doctoral project and with regard to possible career goals, the PhD candidate and supervisor(s) exchange </w:t>
+        <w:t xml:space="preserve">For the doctoral project and with regard to possible career goals, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00416745">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> candidate and supervisor(s) exchange </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">information about which contexts/networks/people are relevant. The supervisor(s) support(s) the </w:t>
       </w:r>
       <w:r w:rsidR="00DA7C12" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">doctoral researcher </w:t>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00340AD0">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C12" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>by referring</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to or involving </w:t>
       </w:r>
       <w:r w:rsidR="005D0C40" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">them </w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in the following areas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7B4928" w14:textId="2BA38393" w:rsidR="00AA4DBB" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="7E7B4928" w14:textId="2BA38393" w:rsidR="00AA4DBB" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00940BA7">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
-        <w:ind w:left="708"/>
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1236203682"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -6876,95 +8322,217 @@
       <w:r w:rsidR="001874AA" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="657964788"/>
         <w:placeholder>
           <w:docPart w:val="0AFE78B75474456AB0E68001B9143215"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="26A68D7A" w14:textId="21DA4D06" w:rsidR="001874AA" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00785720">
+        <w:p w14:paraId="74B84DC6" w14:textId="1FAA797C" w:rsidR="0022140C" w:rsidRPr="00B92D1C" w:rsidRDefault="00BC73FE" w:rsidP="00E01A41">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-316182768"/>
               <w:placeholder>
                 <w:docPart w:val="870F163037B344D1A481BBCA19453B37"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00785720" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="4F911874" w14:textId="713F1CA5" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="6A034264" w14:textId="070D5BFC" w:rsidR="00E01A41" w:rsidRPr="007565EA" w:rsidRDefault="00BC73FE" w:rsidP="00940BA7">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="-181663894"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00E01A41" w:rsidRPr="007565EA">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00E01A41" w:rsidRPr="007565EA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E01A41" w:rsidRPr="007565EA">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>colloquiums:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-1028097195"/>
+        <w:placeholder>
+          <w:docPart w:val="9166E2A545B64B41AB2A838BB1C2E2B3"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="22086547" w14:textId="2C74C7A5" w:rsidR="00940BA7" w:rsidRPr="00940BA7" w:rsidRDefault="00BC73FE" w:rsidP="00940BA7">
+          <w:pPr>
+            <w:keepLines/>
+            <w:spacing w:after="160"/>
+            <w:ind w:left="709"/>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1025244828"/>
+              <w:placeholder>
+                <w:docPart w:val="7A682D7186354846941B405DE47AD765"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w15:color w:val="000000"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00940BA7" w:rsidRPr="001F4E69">
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rFonts w:cs="Open Sans"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Click or type here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4F911874" w14:textId="713F1CA5" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1473555411"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -7007,95 +8575,95 @@
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1634405931"/>
         <w:placeholder>
           <w:docPart w:val="9B78C4608F4A408AA280DFEAF631E35A"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1CD14CE0" w14:textId="5C9A36CA" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00785720">
+        <w:p w14:paraId="1CD14CE0" w14:textId="5C9A36CA" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00785720">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-493798980"/>
               <w:placeholder>
                 <w:docPart w:val="8FB2DBE5D25F44F19028BB3D90609069"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00785720" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="782680E9" w14:textId="243F7EE7" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="782680E9" w14:textId="243F7EE7" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1884978022"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
@@ -7147,131 +8715,131 @@
       </w:r>
       <w:r w:rsidR="001874AA" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="210242461"/>
         <w:placeholder>
           <w:docPart w:val="6DC561A7F94C46D2905FA315FFE65A45"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7B45B998" w14:textId="07634437" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00785720">
+        <w:p w14:paraId="7B45B998" w14:textId="07634437" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00785720">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-687905820"/>
               <w:placeholder>
                 <w:docPart w:val="A71F66364F1849D2A01D665CE52DE1D2"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00785720" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="6F158E2B" w14:textId="248F9321" w:rsidR="00785720" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00BC3428">
+    <w:p w14:paraId="6F158E2B" w14:textId="667096C3" w:rsidR="00785720" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00BC3428">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="962618207"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006D59F0" w:rsidRPr="001F4E69">
-[...1 lines deleted...]
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:r w:rsidR="0022140C">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Open Sans" w:hint="eastAsia"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="006D59F0" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D10D56" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
@@ -7283,109 +8851,95 @@
       <w:r w:rsidR="001874AA" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-477849814"/>
         <w:placeholder>
           <w:docPart w:val="C42DE3D9CF6B40DA871BD3765D8661D6"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="330C165B" w14:textId="1A16BB49" w:rsidR="00BC3428" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00BC3428">
+        <w:p w14:paraId="330C165B" w14:textId="1A16BB49" w:rsidR="00BC3428" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00BC3428">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1725364480"/>
               <w:placeholder>
                 <w:docPart w:val="92B0EE44D47D4A4CA816ECD6705DB0C8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00BC3428" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3EAE84C9" w14:textId="621FC9E9" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="006D59F0" w:rsidP="00D76CDF">
-[...13 lines deleted...]
-    <w:p w14:paraId="477AF95C" w14:textId="3F9C328B" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="477AF95C" w14:textId="3F9C328B" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="847439937"/>
           <w14:checkbox>
@@ -7432,95 +8986,95 @@
       <w:r w:rsidR="001874AA" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-2055619096"/>
         <w:placeholder>
           <w:docPart w:val="E5865127CDEA4740872A96776A11D191"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="26C67A2F" w14:textId="4F3C2E7C" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00BC3428">
+        <w:p w14:paraId="26C67A2F" w14:textId="4F3C2E7C" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00BC3428">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-797525398"/>
               <w:placeholder>
                 <w:docPart w:val="4453AF780D044D048FAC4BEA77195CA3"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00BC3428" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="02030865" w14:textId="67498ABD" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="02030865" w14:textId="67498ABD" w:rsidR="00B0587A" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="248163796"/>
           <w14:checkbox>
@@ -7589,95 +9143,95 @@
       <w:r w:rsidR="001874AA" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-642429246"/>
         <w:placeholder>
           <w:docPart w:val="96EB401269BE4A14B104F850015AA281"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1C6785D2" w14:textId="2EF67971" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00BC3428">
+        <w:p w14:paraId="1C6785D2" w14:textId="2EF67971" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00BC3428">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1311325111"/>
               <w:placeholder>
                 <w:docPart w:val="A6CCC0007BBF44EEB82C2425655C5CC3"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00BC3428" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3AD0D7B3" w14:textId="47AFFD88" w:rsidR="000F5BAE" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="3AD0D7B3" w14:textId="47AFFD88" w:rsidR="000F5BAE" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="235366108"/>
@@ -7817,95 +9371,95 @@
       <w:r w:rsidR="00270BEC" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="623962639"/>
         <w:placeholder>
           <w:docPart w:val="7154AAFA3A944B5682BE36D67AA5AEE9"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="131CDD7C" w14:textId="1DD95C4C" w:rsidR="001A2783" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00BC3428">
+        <w:p w14:paraId="131CDD7C" w14:textId="1DD95C4C" w:rsidR="001A2783" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00BC3428">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1474208215"/>
               <w:placeholder>
                 <w:docPart w:val="0ABE283829804A0A87E222E444997680"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00BC3428" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="2834E1BD" w14:textId="52A775F6" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="2834E1BD" w14:textId="52A775F6" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-8831569"/>
@@ -7953,51 +9507,51 @@
       <w:r w:rsidR="001874AA" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1087736655"/>
         <w:placeholder>
           <w:docPart w:val="C29938C4FA27433F921045B1B99369A1"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="63A4C9E7" w14:textId="18AB67EF" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00BC3428">
+        <w:p w14:paraId="63A4C9E7" w14:textId="18AB67EF" w:rsidR="006D59F0" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00BC3428">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1500583580"/>
               <w:placeholder>
                 <w:docPart w:val="8817FC8069E7453DACE14EA5B8D1BB82"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
@@ -8008,1650 +9562,2805 @@
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="3ED0BE1A" w14:textId="77777777" w:rsidR="000169EE" w:rsidRPr="001F4E69" w:rsidRDefault="000169EE" w:rsidP="00BB1C24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01114BDE" w14:textId="77777777" w:rsidR="00071692" w:rsidRPr="00DA3AC8" w:rsidRDefault="00071692" w:rsidP="00D76CDF">
+    <w:p w14:paraId="60B0FE78" w14:textId="4FFBACAE" w:rsidR="00462484" w:rsidRPr="00DA3AC8" w:rsidRDefault="00462484" w:rsidP="00462484">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Continuing education and counselling centres</w:t>
+        <w:t xml:space="preserve">Good </w:t>
+      </w:r>
+      <w:r w:rsidR="0020626F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidR="0020626F" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ractice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3F2A0A" w14:textId="1019C7E9" w:rsidR="00071692" w:rsidRPr="00DA3AC8" w:rsidRDefault="00071692" w:rsidP="00D76CDF">
+    <w:p w14:paraId="23C895EF" w14:textId="17EFFBB4" w:rsidR="00462484" w:rsidRPr="00FA7A5A" w:rsidRDefault="00462484" w:rsidP="00462484">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">doctoral researcher </w:t>
+        <w:t xml:space="preserve">The doctoral researcher and supervisor(s) mutually commit to comply with the principles of good </w:t>
+      </w:r>
+      <w:r w:rsidR="0020626F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidR="0020626F" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">and supervisor(s) are aware of the target group-specific offers of the </w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>practice, which were laid down by the Senate of the University of Koblenz within the framework of the “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Satzung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Hlk166078254"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>zur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:t>of the university (</w:t>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Sicherung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>guter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>wissenschaftlicher</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:t>e.g.</w:t>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Praxis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“ as</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> amended from time to time.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F62C2" w:rsidRPr="00DA3AC8">
-[...35 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00FA7A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Together with the Code of Conduct of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E7A95">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DFG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...46 lines deleted...]
-      <w:r w:rsidR="002C3F87" w:rsidRPr="00DA3AC8">
+      <w:r w:rsidRPr="00FA7A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and the University's ombud</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA3AC8">
-[...277 lines deleted...]
-        <w:t>should be pointed out.</w:t>
+      <w:r w:rsidRPr="00FA7A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system, the statutes form an important basis for communicating and adhering to good </w:t>
+      </w:r>
+      <w:r w:rsidR="0020626F">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA7A5A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313C9BFF" w14:textId="49DCF948" w:rsidR="00071692" w:rsidRPr="00DA3AC8" w:rsidRDefault="00071692" w:rsidP="00D76CDF">
+    <w:p w14:paraId="2ABD7B55" w14:textId="6C8195C2" w:rsidR="00462484" w:rsidRDefault="00462484" w:rsidP="003A5D93">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00905A99">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For the doctoral project, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905A99">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> candidate and supervisor(s) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905A99">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following points</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905A99">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-2143412212"/>
+        <w:placeholder>
+          <w:docPart w:val="D4F8769939DB4D0D9780962D3780C409"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="6439B236" w14:textId="77777777" w:rsidR="00462484" w:rsidRPr="00B92D1C" w:rsidRDefault="00BC73FE" w:rsidP="00462484">
+          <w:pPr>
+            <w:keepLines/>
+            <w:spacing w:after="160"/>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1067877527"/>
+              <w:placeholder>
+                <w:docPart w:val="99D115B43DF74E728D3969CB5A70FE41"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w15:color w:val="000000"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00462484" w:rsidRPr="00DA3AC8">
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rFonts w:cs="Open Sans"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Click or type here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="7CA9448B" w14:textId="77777777" w:rsidR="00462484" w:rsidRDefault="00462484" w:rsidP="00462484">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5470BC27" w14:textId="77777777" w:rsidR="00462484" w:rsidRPr="00DA3AC8" w:rsidRDefault="00462484" w:rsidP="00462484">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:t>For the realisation of the doctoral project and, if applicable, subsequent aspects (</w:t>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ata</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03EF18FC" w14:textId="77777777" w:rsidR="00462484" w:rsidRPr="00DA3AC8" w:rsidRDefault="00462484" w:rsidP="00462484">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If data is collected as part of the doctorate, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate and supervisor(s) discuss the topic of research data management at an early stage. This includes aspects such as selection, quality assurance, archiving and utilisation of the data according to discipline-specific rules. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7874">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further information and services are provided by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7874">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esearch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7874">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069E35D8" w14:textId="77777777" w:rsidR="00462484" w:rsidRPr="00DA3AC8" w:rsidRDefault="00462484" w:rsidP="00462484">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the aspect of research data or research data management is not yet relevant at the time of completing the supervision agreement, it can be addressed at a later date </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an update to this document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E845F14" w14:textId="77777777" w:rsidR="00462484" w:rsidRPr="00DA3AC8" w:rsidRDefault="00462484" w:rsidP="00462484">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>The following agreements are recorded for research data management:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="1678006282"/>
+        <w:placeholder>
+          <w:docPart w:val="F5796A546553446F98C359759472DE9D"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="37408AA3" w14:textId="77777777" w:rsidR="00462484" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00462484">
+          <w:pPr>
+            <w:keepLines/>
+            <w:spacing w:after="160"/>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="-1010444743"/>
+              <w:placeholder>
+                <w:docPart w:val="601659A2C07E4110A2D0EB5E76956D0F"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w15:color w:val="000000"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00462484" w:rsidRPr="00DA3AC8">
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rFonts w:cs="Open Sans"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Click or type here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6A69AE9A" w14:textId="77777777" w:rsidR="00A36CCF" w:rsidRDefault="00A36CCF" w:rsidP="00A36CCF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BAF7340" w14:textId="184A13A3" w:rsidR="00A36CCF" w:rsidRPr="00DA3AC8" w:rsidRDefault="00A36CCF" w:rsidP="00A36CCF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Issues of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thics and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ual-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>esearch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E53817" w14:textId="7EB0B848" w:rsidR="00A36CCF" w:rsidRPr="00DA3AC8" w:rsidRDefault="00A36CCF" w:rsidP="00A36CCF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If research with and on humans is carried out in a doctoral project, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> candidate and supervisor(s) will discuss the ethical aspects. In doing so, they observe the statutes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Satzung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Kommission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>für</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Ethik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doppelverwendungsfähige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Forschung</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Senats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der Universität </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:t>e.g.</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Koblenz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>“ of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> the ethics and dual-use research committee of the senate of the University of Koblenz </w:t>
+      </w:r>
+      <w:r w:rsidR="00646117" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amended from time to time </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and involve this </w:t>
+      </w:r>
+      <w:r w:rsidR="00646117">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the appropriate time. The statutes must also be taken into account if the project falls into the area of dual-use or </w:t>
+      </w:r>
+      <w:r w:rsidR="00646117" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00646117">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ecurity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>-relevant research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224D3A62" w14:textId="77777777" w:rsidR="00A36CCF" w:rsidRDefault="00A36CCF" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00905A99">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the doctoral project, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905A99">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> candidate and supervisor(s) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905A99">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following points</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for this area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00905A99">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="611866643"/>
+        <w:placeholder>
+          <w:docPart w:val="F05FB2C1E9A241D9A244DDCC6836D6E5"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="07C5796D" w14:textId="77777777" w:rsidR="00A36CCF" w:rsidRPr="00051A30" w:rsidRDefault="00BC73FE" w:rsidP="00A36CCF">
+          <w:pPr>
+            <w:keepLines/>
+            <w:spacing w:after="160"/>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="735516467"/>
+              <w:placeholder>
+                <w:docPart w:val="0394363F4431455D81F125F34E1DC524"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w15:color w:val="000000"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00A36CCF" w:rsidRPr="00DA3AC8">
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rFonts w:cs="Open Sans"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Click or type here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="6AF55454" w14:textId="77777777" w:rsidR="00462484" w:rsidRDefault="00462484" w:rsidP="00D76CDF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01114BDE" w14:textId="5E11C667" w:rsidR="00071692" w:rsidRPr="00DA3AC8" w:rsidRDefault="00983962" w:rsidP="00D76CDF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Further E</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ducation and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ounselling </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>entres</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43EB63F7" w14:textId="694FD900" w:rsidR="00427813" w:rsidRPr="0051135A" w:rsidRDefault="00071692" w:rsidP="00D76CDF">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:strike/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C12" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00340AD0">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C12" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>and supervisor(s) are aware of the target group-specific offers of the IFGPZ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="00A36CCF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>particularly those relating to good research practice and doctoral supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16406F8C" w14:textId="7A0B10EE" w:rsidR="005678EF" w:rsidRDefault="00071692" w:rsidP="00D76CDF">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supervisor(s) inform(s) the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7C12" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00340AD0" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">candidate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">about other </w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">further </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">education and/or </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk166078254"/>
+      <w:r w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">counselling services </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of the university</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, such as the Interdisciplinary Centre for Teaching (IZL)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(e.g. for teaching purposes)</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, the International Relations Office (IRO)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. for stays abroad)</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, the Research Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. on research data management)</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6DA6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Information Security and Data </w:t>
+      </w:r>
+      <w:r w:rsidR="000F464A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Protection</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02FC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6DA6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unit (e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B6DA6" w:rsidRPr="005B6DA6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>regarding the handling of organisational and personal data)</w:t>
+      </w:r>
+      <w:r w:rsidR="005B6DA6">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the University Library</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. on open access)</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommunication </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ivision </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(e.g. for science communication)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB44DB" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>sycho-social counselling</w:t>
+      </w:r>
+      <w:r w:rsidR="005A2EAD" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Studierendenwerk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005A2EAD" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Koblenz</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e.g. for personal </w:t>
+      </w:r>
+      <w:r w:rsidR="00B92D1C" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>counselling concerns</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36CCF" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB44DB" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the authorised representative for artificial intelligence</w:t>
+      </w:r>
+      <w:r w:rsidR="00427813" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2706" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As the elected representative body, the PhD student representation is also a key point of contact</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2706" w:rsidRPr="004D2706">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2706">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="00340AD0">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AD7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2706" w:rsidRPr="004D2706">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3F2A0A" w14:textId="537250E7" w:rsidR="00071692" w:rsidRPr="00DA3AC8" w:rsidRDefault="00482008" w:rsidP="00D76CDF">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00482008">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with the development towards a more equal, diverse and tolerant institution, particular attention should be paid to the services offered </w:t>
+      </w:r>
+      <w:r w:rsidR="005678EF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A7B" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006F6A7B" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>pportunities</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representati</w:t>
+      </w:r>
+      <w:r w:rsidR="00F87371" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="005678EF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>gender</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35BDA" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005678EF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>equality</w:t>
+      </w:r>
+      <w:r w:rsidR="005678EF" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A7B" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35BDA" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005678EF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>gender</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20299" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005678EF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">equality </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A7B" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="00910334" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005678EF" w:rsidRPr="00482008">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">representative </w:t>
+      </w:r>
+      <w:r w:rsidR="00910334" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for the severely disabled </w:t>
+      </w:r>
+      <w:r w:rsidR="005678EF">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">persons </w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="007700A2">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>representative</w:t>
+      </w:r>
+      <w:r w:rsidR="007700A2">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A7B" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for students with </w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A7B" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">disabilities </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB44DB" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A7B" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chronic</w:t>
+      </w:r>
+      <w:r w:rsidR="006F6A7B" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> illnesses</w:t>
+      </w:r>
+      <w:r w:rsidR="00071692" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313C9BFF" w14:textId="20AF317A" w:rsidR="00071692" w:rsidRPr="00DA3AC8" w:rsidRDefault="00071692" w:rsidP="00D76CDF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>For the realisation of the doctoral project and, if applicable, subsequent aspects (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> career planning or personality development), the </w:t>
       </w:r>
-      <w:r w:rsidR="00DA7C12" w:rsidRPr="00DA3AC8">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">doctoral researcher </w:t>
+      <w:r w:rsidR="00416745">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>doctoral</w:t>
+      </w:r>
+      <w:r w:rsidR="00796204" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and the supervisor(s) record the following further training needs or wishes:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1804354816"/>
         <w:placeholder>
           <w:docPart w:val="EA66115204CF4B53B7FFD0547AF41D25"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="41E60563" w14:textId="4D6048BB" w:rsidR="00CF2BEE" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00F8232B">
+        <w:p w14:paraId="41E60563" w14:textId="4D6048BB" w:rsidR="00CF2BEE" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00F8232B">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1432468949"/>
               <w:placeholder>
                 <w:docPart w:val="6AB666EC3E634A81A392093551494FF4"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00F8232B" w:rsidRPr="00DA3AC8">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="226976DD" w14:textId="77777777" w:rsidR="008B7B57" w:rsidRPr="00DA3AC8" w:rsidRDefault="008B7B57" w:rsidP="00CF1818">
-[...5 lines deleted...]
-          <w:color w:val="00475F"/>
+    <w:p w14:paraId="0CEDFDFB" w14:textId="4B738ADB" w:rsidR="00905A99" w:rsidRPr="00DA3AC8" w:rsidRDefault="00905A99" w:rsidP="00FA7A5A">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C031EA0" w14:textId="55DF8E99" w:rsidR="0053708B" w:rsidRPr="00DA3AC8" w:rsidRDefault="0053708B" w:rsidP="00D76CDF">
+    <w:p w14:paraId="54EFD846" w14:textId="77777777" w:rsidR="0053708B" w:rsidRPr="00DA3AC8" w:rsidRDefault="0053708B" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good </w:t>
-[...43 lines deleted...]
-        <w:t>ractice</w:t>
+        <w:t>Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CECCC73" w14:textId="0A3AF158" w:rsidR="0053708B" w:rsidRPr="00DA3AC8" w:rsidRDefault="0053708B" w:rsidP="00D76CDF">
-[...822 lines deleted...]
-    <w:p w14:paraId="5B741218" w14:textId="645955D0" w:rsidR="0053708B" w:rsidRPr="00DA3AC8" w:rsidRDefault="0053708B" w:rsidP="00D76CDF">
+    <w:p w14:paraId="5B741218" w14:textId="5971B84A" w:rsidR="0053708B" w:rsidRPr="00DA3AC8" w:rsidRDefault="0053708B" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="004B2F10" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">doctoral researcher </w:t>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">confirms </w:t>
       </w:r>
       <w:r w:rsidR="00C935C3" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -9660,51 +12369,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> fulfil the following responsibilities, which </w:t>
       </w:r>
       <w:r w:rsidR="00614A09" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be specified:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C330A4" w14:textId="56FE3F22" w:rsidR="00BB1C24" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00B74C8E">
+    <w:p w14:paraId="79C330A4" w14:textId="70268C7A" w:rsidR="00BB1C24" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00B74C8E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="1701520688"/>
@@ -9727,110 +12436,120 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002B3E22" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45E04" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>efforts towards a goal-oriented, independent and successful completion of the doctoral project within the framework of the defined time schedule</w:t>
       </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="663749105"/>
         <w:placeholder>
           <w:docPart w:val="08531FA55B5E4A0791138545AD1916C8"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2934DA17" w14:textId="591CB2E8" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00B74C8E">
+        <w:p w14:paraId="2934DA17" w14:textId="591CB2E8" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00B74C8E">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1205409045"/>
               <w:placeholder>
                 <w:docPart w:val="BD76ADACE3BD42788275F78CCC63E9D2"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00F8232B" w:rsidRPr="00DA3AC8">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="502DEE46" w14:textId="61CC74BB" w:rsidR="00BB1C24" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="502DEE46" w14:textId="11E81B3C" w:rsidR="00BB1C24" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00D76CDF">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="634838455"/>
           <w14:checkbox>
@@ -9852,315 +12571,666 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002B3E22" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45E04" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">regular reporting on the content, procedure and progress of the </w:t>
       </w:r>
-      <w:r w:rsidR="00C12503" w:rsidRPr="00DA3AC8">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">doctoral </w:t>
+      <w:r w:rsidR="003378B7">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dissertation</w:t>
       </w:r>
       <w:r w:rsidR="00C45E04" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">thesis (if </w:t>
+        <w:t xml:space="preserve"> (if </w:t>
       </w:r>
       <w:r w:rsidR="00E716F6" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>app</w:t>
       </w:r>
       <w:r w:rsidR="005D6783" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C45E04" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, also </w:t>
       </w:r>
       <w:r w:rsidR="00E716F6" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00C45E04" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>presentation of partial results)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1174186021"/>
         <w:placeholder>
           <w:docPart w:val="80921EB843134322A91717A77B17FC5B"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="7F3DB8F2" w14:textId="12605A29" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00F8232B">
+        <w:p w14:paraId="7F3DB8F2" w14:textId="25C79A6B" w:rsidR="008D6947" w:rsidRPr="000C0602" w:rsidRDefault="00BC73FE" w:rsidP="00F8232B">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-891650232"/>
               <w:placeholder>
                 <w:docPart w:val="8016095840BA4CE5B5603E744AA98DBA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00F8232B" w:rsidRPr="00DA3AC8">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="454F915F" w14:textId="576B177A" w:rsidR="000F1200" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00D76CDF">
+    <w:p w14:paraId="00C5856E" w14:textId="10698A77" w:rsidR="000856CB" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="000856CB">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:id w:val="1384453972"/>
+          <w:id w:val="2078169515"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002B3E22" w:rsidRPr="00DA3AC8">
+          <w:r w:rsidR="000856CB" w:rsidRPr="00DA3AC8">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:b/>
               <w:color w:val="00475F"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002B3E22" w:rsidRPr="00DA3AC8">
-[...19 lines deleted...]
-      <w:r w:rsidR="00C45E04" w:rsidRPr="001F4E69">
+      <w:r w:rsidR="000856CB" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participation in scientific events and further</w:t>
+      </w:r>
+      <w:r w:rsidR="000856CB" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> training</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:id w:val="-170715634"/>
+        <w:id w:val="1056891273"/>
         <w:placeholder>
-          <w:docPart w:val="EBCE9566BF5C4ECDBA4A801A48A094D6"/>
+          <w:docPart w:val="AA4422DAAA974A5783E4A02B09DD2666"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2F747475" w14:textId="4F7EB6DA" w:rsidR="004F6522" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00F8232B">
+        <w:p w14:paraId="757BCE57" w14:textId="349C6C35" w:rsidR="000856CB" w:rsidRPr="0051135A" w:rsidRDefault="00BC73FE" w:rsidP="000856CB">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:id w:val="1828700254"/>
+              <w:id w:val="-1421790556"/>
               <w:placeholder>
-                <w:docPart w:val="AB497ACA521D48A8A60B914ABC8AFC18"/>
+                <w:docPart w:val="FA7C26194EC4491DBFE91990CDAD8AA3"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00F8232B" w:rsidRPr="001F4E69">
+              <w:r w:rsidR="000856CB" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1E8F6F5B" w14:textId="5BF21DBB" w:rsidR="000F1200" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00C41D21">
+    <w:p w14:paraId="4A510E02" w14:textId="3BF1BD84" w:rsidR="007458EE" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="007458EE">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="MS Gothic" w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="1707828430"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="007458EE" w:rsidRPr="00DA3AC8">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="007458EE" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007458EE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007458EE" w:rsidRPr="007458EE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nnual notification to the dean's office </w:t>
+      </w:r>
+      <w:r w:rsidR="006D439D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>on the</w:t>
+      </w:r>
+      <w:r w:rsidR="007458EE" w:rsidRPr="007458EE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continu</w:t>
+      </w:r>
+      <w:r w:rsidR="006D439D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>ation</w:t>
+      </w:r>
+      <w:r w:rsidR="007458EE" w:rsidRPr="007458EE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006D439D">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="007458EE" w:rsidRPr="007458EE">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the doctoral project (deadline 31 October)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:id w:val="-2052519709"/>
+        <w:placeholder>
+          <w:docPart w:val="D77578C703A442809FE93853ECD51B75"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:p w14:paraId="29C3DF7E" w14:textId="4DDB26E2" w:rsidR="007458EE" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="004C1262">
+          <w:pPr>
+            <w:keepLines/>
+            <w:spacing w:after="160"/>
+            <w:ind w:left="709"/>
+            <w:rPr>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="1189416711"/>
+              <w:placeholder>
+                <w:docPart w:val="90DF6E12BDED4EC4A5BA480FDA0D973A"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w15:color w:val="000000"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="007458EE" w:rsidRPr="00DA3AC8">
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rFonts w:cs="Open Sans"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Click or type here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="16642C02" w14:textId="440032F7" w:rsidR="000856CB" w:rsidRDefault="00BC73FE" w:rsidP="003A5D93">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:eastAsia="MS Gothic" w:cs="Open Sans"/>
+            <w:b/>
+            <w:color w:val="00475F"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:id w:val="1865172124"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="000856CB" w:rsidRPr="00DA3AC8">
+            <w:rPr>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:b/>
+              <w:color w:val="00475F"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="000856CB" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000856CB" w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>submission of a copy of the finalised supervision agreement, together with any updates, to the chair of the doctoral committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D3754C" w14:textId="2848A2FB" w:rsidR="000856CB" w:rsidRPr="0001382C" w:rsidRDefault="00BC73FE" w:rsidP="00B92D1C">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Open Sans"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1084375368"/>
+          <w:placeholder>
+            <w:docPart w:val="7A23A156E5754B9281EE2563487C5DD6"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:cs="Open Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:id w:val="150566199"/>
+              <w:placeholder>
+                <w:docPart w:val="3D9FA5E973C24D34B5EB53281FC29F0E"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w15:color w:val="000000"/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="000856CB" w:rsidRPr="00DA3AC8">
+                <w:rPr>
+                  <w:rStyle w:val="Platzhaltertext"/>
+                  <w:rFonts w:cs="Open Sans"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>Click or type here to enter text.</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1E8F6F5B" w14:textId="56B0088B" w:rsidR="000F1200" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-256217093"/>
           <w14:checkbox>
@@ -10182,66 +13252,76 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002B3E22" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C45E04" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>regular updating of the supervision agreement</w:t>
       </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="839046804"/>
         <w:placeholder>
           <w:docPart w:val="AE6F39D4EACB40E7A531BA35338BDEFB"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="1A8E2D13" w14:textId="08A7BDD8" w:rsidR="008D6947" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00F8232B">
+        <w:p w14:paraId="1A8E2D13" w14:textId="08A7BDD8" w:rsidR="008D6947" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00F8232B">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="1366712621"/>
               <w:placeholder>
                 <w:docPart w:val="F35743C600664A0E93DC0273CB51E9F1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
@@ -10318,51 +13398,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> fulfil the following responsibilities, which </w:t>
       </w:r>
       <w:r w:rsidR="003067BF" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> be specified:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12075304" w14:textId="4908C6F6" w:rsidR="00BB1C24" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00C41D21">
+    <w:p w14:paraId="12075304" w14:textId="3A449C08" w:rsidR="00BB1C24" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="376903162"/>
@@ -10385,110 +13465,120 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D6947" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E21BD4" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>specialist supervision and regular counselling</w:t>
       </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1524784196"/>
         <w:placeholder>
           <w:docPart w:val="EB12C80CFEC5430ABD2320CE273DC044"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="081F2C0C" w14:textId="1662E4C9" w:rsidR="008D6947" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00A323C0">
+        <w:p w14:paraId="081F2C0C" w14:textId="1662E4C9" w:rsidR="008D6947" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00A323C0">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-684669300"/>
               <w:placeholder>
                 <w:docPart w:val="51A27C66A9564859BE5952B4BFCA0BCB"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00A323C0" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="3E087A73" w14:textId="7F567098" w:rsidR="00BB1C24" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00C41D21">
+    <w:p w14:paraId="3E087A73" w14:textId="7522A915" w:rsidR="00BB1C24" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-992872113"/>
@@ -10511,110 +13601,120 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D6947" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E21BD4" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>discussion and evaluation of presented topics, problems, hypotheses, methods and results</w:t>
       </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1496414268"/>
         <w:placeholder>
           <w:docPart w:val="677F596A725C498C93A21B1BFB5F2E92"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="4BCE1F70" w14:textId="2E829195" w:rsidR="008D6947" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00A323C0">
+        <w:p w14:paraId="4BCE1F70" w14:textId="2E829195" w:rsidR="008D6947" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00A323C0">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-658852824"/>
               <w:placeholder>
                 <w:docPart w:val="B3A72302038A4EABB936EA312B4FAAF0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00A323C0" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="668E453A" w14:textId="5CE76E9F" w:rsidR="00BB1C24" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00C41D21">
+    <w:p w14:paraId="668E453A" w14:textId="4DBD8416" w:rsidR="00BB1C24" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="571940990"/>
@@ -10637,110 +13737,120 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D6947" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F486D" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>support of scientific independence</w:t>
       </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="351157354"/>
         <w:placeholder>
           <w:docPart w:val="CFEDC14125FC4B24A693D341B86FA3D9"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="0B39A848" w14:textId="227C4BB7" w:rsidR="008D6947" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00A323C0">
+        <w:p w14:paraId="0B39A848" w14:textId="227C4BB7" w:rsidR="008D6947" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00A323C0">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-215898983"/>
               <w:placeholder>
                 <w:docPart w:val="4E4069E592894AD3B77FDCD0D6AEDAC9"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00A323C0" w:rsidRPr="001F4E69">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="75F5C6B3" w14:textId="0B50130F" w:rsidR="00C835E1" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00C41D21">
+    <w:p w14:paraId="75F5C6B3" w14:textId="7A812AC3" w:rsidR="00C835E1" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160" w:line="240" w:lineRule="exact"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="708852740"/>
           <w14:checkbox>
@@ -10784,66 +13894,76 @@
         </w:rPr>
         <w:t>quality assurance (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009F486D" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>e.g.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009F486D" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> through regular progress checks)</w:t>
       </w:r>
+      <w:r w:rsidR="00EA57B9">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1750454984"/>
         <w:placeholder>
           <w:docPart w:val="C290ED5D968E48168ED3F945827FDC43"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="32F95CE1" w14:textId="18E4F6E9" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00A323C0">
+        <w:p w14:paraId="32F95CE1" w14:textId="18E4F6E9" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00A323C0">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-1099642763"/>
               <w:placeholder>
                 <w:docPart w:val="16EF6484BE744750B71B421E768E39E3"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
@@ -10855,122 +13975,164 @@
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="390BBD63" w14:textId="77777777" w:rsidR="00C835E1" w:rsidRPr="00DA3AC8" w:rsidRDefault="00C835E1" w:rsidP="00C835E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8A4F74" w14:textId="77777777" w:rsidR="009F486D" w:rsidRPr="00DA3AC8" w:rsidRDefault="009F486D" w:rsidP="00C41D21">
+    <w:p w14:paraId="6C8A4F74" w14:textId="47CB9D8A" w:rsidR="009F486D" w:rsidRPr="00DA3AC8" w:rsidRDefault="009F486D" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Further agreements</w:t>
+        <w:t xml:space="preserve">Further </w:t>
+      </w:r>
+      <w:r w:rsidR="00395C62">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>greements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697B3F82" w14:textId="42F2FB8E" w:rsidR="00F41BE3" w:rsidRPr="00DA3AC8" w:rsidRDefault="00F41BE3" w:rsidP="00C41D21">
+    <w:p w14:paraId="697B3F82" w14:textId="69678A60" w:rsidR="00F41BE3" w:rsidRPr="00DA3AC8" w:rsidRDefault="00F41BE3" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to the agreements already made, the </w:t>
       </w:r>
       <w:r w:rsidR="004B2F10" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">doctoral researcher </w:t>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>and supervisor(s) agree on further aspects relevant to the doctoral project and clarify the expectations and tasks attached to them. The following examples represent possible topics that can be discussed and/or supplemented as needed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5575C2" w14:textId="502E1E79" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="000E730F">
+    <w:p w14:paraId="4F5575C2" w14:textId="5FCB07C1" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="000E730F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-449397645"/>
           <w14:checkbox>
@@ -10990,142 +14152,162 @@
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D6947" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F41BE3" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>exchange between the primary and secondary supervisor and, if applicable, the tert</w:t>
-[...9 lines deleted...]
-        <w:t>i</w:t>
+        <w:t>exchange between supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2625">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3023">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2625">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00F41BE3" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ary supervisor about the doctoral project</w:t>
+        <w:t xml:space="preserve"> about the doctoral project</w:t>
       </w:r>
       <w:r w:rsidR="00C030C4" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="1643770393"/>
         <w:placeholder>
           <w:docPart w:val="54E2BA1F77244267B7D82EBB93BFADA8"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2CF4CCDD" w14:textId="68CFDD63" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="000E730F">
+        <w:p w14:paraId="2CF4CCDD" w14:textId="68CFDD63" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="000E730F">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="541028068"/>
               <w:placeholder>
                 <w:docPart w:val="84D424F93B964C009AC44A0B17DCAF32"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="000E730F" w:rsidRPr="00DA3AC8">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="49AF869C" w14:textId="7251F77A" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="000E730F">
+    <w:p w14:paraId="49AF869C" w14:textId="7251F77A" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="000E730F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1530562899"/>
           <w14:checkbox>
@@ -11172,95 +14354,95 @@
       <w:r w:rsidR="00C030C4" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1321962165"/>
         <w:placeholder>
           <w:docPart w:val="FBB6E8F4E04F4AF8AE8B86352FFAFA80"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="70099E43" w14:textId="67601D70" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="000E730F">
+        <w:p w14:paraId="70099E43" w14:textId="67601D70" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="000E730F">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="451221033"/>
               <w:placeholder>
                 <w:docPart w:val="F632622BB72E43418BF3B5210D3417CA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="000E730F" w:rsidRPr="00DA3AC8">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="06C528FE" w14:textId="6E831188" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="000E730F">
+    <w:p w14:paraId="06C528FE" w14:textId="6E831188" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="000E730F">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1121448138"/>
           <w14:checkbox>
@@ -11307,95 +14489,95 @@
       <w:r w:rsidR="00C030C4" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="29543362"/>
         <w:placeholder>
           <w:docPart w:val="210C759F4DA74C52A291D58140810D76"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="2A879918" w14:textId="6AF50494" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00403A09">
+        <w:p w14:paraId="2A879918" w14:textId="6AF50494" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00403A09">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="996229675"/>
               <w:placeholder>
                 <w:docPart w:val="4B39B630CA254D2C99D10059260C1657"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="000E730F" w:rsidRPr="00DA3AC8">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="1E951B2F" w14:textId="7824B296" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00403A09">
+    <w:p w14:paraId="1E951B2F" w14:textId="7824B296" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00403A09">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="160" w:after="160"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="400255785"/>
           <w14:checkbox>
@@ -11442,95 +14624,95 @@
       <w:r w:rsidR="007B6396" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="179402718"/>
         <w:placeholder>
           <w:docPart w:val="6748B74C11504B3CB52DF59F9D01C890"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="5BC21915" w14:textId="6245FC00" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00403A09">
+        <w:p w14:paraId="5BC21915" w14:textId="6245FC00" w:rsidR="008D6947" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00403A09">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-901830837"/>
               <w:placeholder>
                 <w:docPart w:val="D7F8BFCDA9894C26AF3E57D3B8B8EDD8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
               <w:r w:rsidR="00403A09" w:rsidRPr="00DA3AC8">
                 <w:rPr>
                   <w:rStyle w:val="Platzhaltertext"/>
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="77B6F3FC" w14:textId="3912ACDB" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00403A09">
+    <w:p w14:paraId="77B6F3FC" w14:textId="3912ACDB" w:rsidR="00CF1818" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00403A09">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:color w:val="00475F"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:id w:val="-1058391885"/>
           <w14:checkbox>
@@ -11577,51 +14759,51 @@
       <w:r w:rsidR="00C030C4" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-151907566"/>
         <w:placeholder>
           <w:docPart w:val="AD705A8E10294E1CB8E1575DDA10CF37"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="671A9496" w14:textId="5601C1DE" w:rsidR="00DB7DC8" w:rsidRPr="00DA3AC8" w:rsidRDefault="00DA3AC8" w:rsidP="00403A09">
+        <w:p w14:paraId="671A9496" w14:textId="5601C1DE" w:rsidR="00DB7DC8" w:rsidRPr="00DA3AC8" w:rsidRDefault="00BC73FE" w:rsidP="00403A09">
           <w:pPr>
             <w:keepLines/>
             <w:spacing w:after="160"/>
             <w:ind w:left="709"/>
             <w:rPr>
               <w:rFonts w:cs="Open Sans"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="-249810038"/>
               <w:placeholder>
                 <w:docPart w:val="36C2179CA81C4013A56D7BF1DF9B22BC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w15:color w:val="000000"/>
@@ -11634,437 +14816,370 @@
                   <w:rFonts w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Click or type here to enter text.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="7926CC92" w14:textId="77777777" w:rsidR="000B5DE6" w:rsidRPr="00DA3AC8" w:rsidRDefault="000B5DE6" w:rsidP="00CF1818">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="384AB124" w14:textId="77777777" w:rsidR="0011573B" w:rsidRPr="00DA3AC8" w:rsidRDefault="0011573B" w:rsidP="00C41D21">
+    <w:p w14:paraId="384AB124" w14:textId="0AF572F9" w:rsidR="0011573B" w:rsidRPr="00DA3AC8" w:rsidRDefault="00507914" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA3AC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Issues of conflict</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="0011573B" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>onflict</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Counselling</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FF7F2F" w14:textId="05532165" w:rsidR="001C5BCB" w:rsidRPr="001F4E69" w:rsidRDefault="00D20299" w:rsidP="00C41D21">
+    <w:p w14:paraId="51FF7F2F" w14:textId="28AAE7F1" w:rsidR="001C5BCB" w:rsidRPr="001F4E69" w:rsidRDefault="00D20299" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conflicts may arise between doctoral researchers and their supervisors during the course of a doctorate. </w:t>
+        <w:t xml:space="preserve">Conflicts may arise between doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2625">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and their supervisors during the course of a doctorate. </w:t>
       </w:r>
       <w:r w:rsidR="001C5BCB" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>If conflict</w:t>
-[...9 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0466">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such cases </w:t>
       </w:r>
       <w:r w:rsidR="001C5BCB" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cannot be solved through personal exchange, it is recommended to </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> the</w:t>
+        <w:t xml:space="preserve">cannot be solved through personal exchange, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0466">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the conflict counselling of</w:t>
       </w:r>
       <w:r w:rsidR="00D279EC" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D279EC" w:rsidRPr="00C45A74">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IFGPZ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D279EC" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F53D6" w:rsidRPr="00DA3AC8">
-[...31 lines deleted...]
-      <w:r w:rsidR="00D279EC" w:rsidRPr="00DA3AC8">
+      <w:r w:rsidR="003E0466" w:rsidRPr="003E0466">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>can provide support in dealing with them constructively</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0466">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0466" w:rsidRPr="003E0466">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>epending on the context and the issue</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7A95">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="009208C4" w:rsidRPr="00DA3AC8">
-[...186 lines deleted...]
-        <w:t xml:space="preserve"> of the university.</w:t>
+      <w:r w:rsidR="003E0466" w:rsidRPr="003E0466">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">those seeking advice can also consult </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0466">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0466" w:rsidRPr="003E0466">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>iaison teachers, gender equality officers and/or ombudspersons at the university.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45944532" w14:textId="77777777" w:rsidR="00C74595" w:rsidRDefault="00C74595" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="115681FF" w14:textId="15E677F2" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
+    <w:p w14:paraId="115681FF" w14:textId="3F90C372" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Amendments to the agreement</w:t>
+        <w:t xml:space="preserve">Amendments to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00395C62">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>greement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79561DDB" w14:textId="2672A3FC" w:rsidR="00E662E4" w:rsidRPr="00DA3AC8" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
+    <w:p w14:paraId="2FCD915B" w14:textId="39E085FE" w:rsidR="00931C38" w:rsidRPr="00DA3AC8" w:rsidRDefault="00E662E4" w:rsidP="00B60092">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In the sense of its process-accompanying function, the supervision agreement can be sup</w:t>
       </w:r>
       <w:r w:rsidR="00456911" w:rsidRPr="001F4E69">
         <w:rPr>
@@ -12136,128 +15251,141 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A template for updates is available </w:t>
       </w:r>
       <w:r w:rsidR="00041977" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>at the end of the supervision agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E132247" w14:textId="65C538DE" w:rsidR="00556D18" w:rsidRPr="00DA3AC8" w:rsidRDefault="00556D18" w:rsidP="006C028B">
+    <w:p w14:paraId="52F38314" w14:textId="77777777" w:rsidR="00F705F8" w:rsidRDefault="00F705F8" w:rsidP="006C028B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E454F03" w14:textId="43F52D09" w:rsidR="00931C38" w:rsidRPr="00DA3AC8" w:rsidRDefault="00931C38" w:rsidP="006C028B">
+    <w:p w14:paraId="2C7CA0DF" w14:textId="4434659A" w:rsidR="00F705F8" w:rsidRDefault="00F705F8" w:rsidP="006C028B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FCD915B" w14:textId="77777777" w:rsidR="00931C38" w:rsidRPr="00DA3AC8" w:rsidRDefault="00931C38" w:rsidP="006C028B">
+    <w:p w14:paraId="292A8F93" w14:textId="77777777" w:rsidR="00F705F8" w:rsidRPr="00DA3AC8" w:rsidRDefault="00F705F8" w:rsidP="006C028B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D12E52" w14:textId="04EAE16D" w:rsidR="003D597A" w:rsidRPr="00DA3AC8" w:rsidRDefault="003D597A" w:rsidP="006C028B">
-[...10 lines deleted...]
-    <w:p w14:paraId="7E09D0B6" w14:textId="6BC62329" w:rsidR="00E662E4" w:rsidRPr="00DA3AC8" w:rsidRDefault="00D279EC" w:rsidP="00C41D21">
+    <w:p w14:paraId="7E09D0B6" w14:textId="60D2D0F1" w:rsidR="00E662E4" w:rsidRPr="00F705F8" w:rsidRDefault="00B5587A" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>doctoral researcher</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D279EC" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">octoral </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051135A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92025">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>andidate</w:t>
       </w:r>
       <w:r w:rsidR="00E662E4" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5998C349" w14:textId="77777777" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
@@ -12288,76 +15416,103 @@
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, date, signature)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5488BA62" w14:textId="77777777" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C632CE7" w14:textId="5E9EA5E1" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
+    <w:p w14:paraId="0885A270" w14:textId="77777777" w:rsidR="00B60092" w:rsidRDefault="00B5587A" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">primary supervisor </w:t>
-      </w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E662E4" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upervisor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C632CE7" w14:textId="1B1B7C8B" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23BE5197" w14:textId="77777777" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -12396,96 +15551,128 @@
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574CE61F" w14:textId="77777777" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C250C0D" w14:textId="0248C4C9" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
-[...6 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+    <w:p w14:paraId="0BD16547" w14:textId="5E1E69D8" w:rsidR="00B60092" w:rsidRPr="001F4E69" w:rsidRDefault="00D92025" w:rsidP="00D92025">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">if </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00697E96" w:rsidRPr="001F4E69">
+        <w:t xml:space="preserve">if app. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5587A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>app</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dditional</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. secondary supervisor</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5587A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>upervisor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="744C31ED" w14:textId="074E855A" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -12541,97 +15728,128 @@
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B646A58" w14:textId="77777777" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66508FA1" w14:textId="7B7FD612" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
-[...4 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p w14:paraId="201AA960" w14:textId="2399CB71" w:rsidR="00B60092" w:rsidRPr="001F4E69" w:rsidRDefault="00D92025" w:rsidP="00D92025">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">if </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00697E96" w:rsidRPr="001F4E69">
+        <w:t xml:space="preserve">if app. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5587A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>app</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dditional</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. tertiary supervisor</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5587A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>upervisor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BA2EF47" w14:textId="6A5E94A6" w:rsidR="00E662E4" w:rsidRPr="001F4E69" w:rsidRDefault="00E662E4" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________________</w:t>
       </w:r>
@@ -12661,84 +15879,117 @@
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>place</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, date, signature)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C7CAD9" w14:textId="70BDB295" w:rsidR="00754681" w:rsidRDefault="00754681" w:rsidP="008F0ADC">
+    <w:p w14:paraId="12ED223D" w14:textId="62F87A85" w:rsidR="00754681" w:rsidRDefault="00754681" w:rsidP="008F0ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3878F078" w14:textId="12AE0CA1" w:rsidR="00754681" w:rsidRDefault="00754681" w:rsidP="008F0ADC">
+    <w:p w14:paraId="71811B80" w14:textId="0108FFE1" w:rsidR="00F705F8" w:rsidRDefault="00F705F8" w:rsidP="008F0ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A273895" w14:textId="0DB27989" w:rsidR="00754681" w:rsidRDefault="00754681" w:rsidP="008F0ADC">
+    <w:p w14:paraId="514D1050" w14:textId="1477A209" w:rsidR="00F705F8" w:rsidRDefault="00F705F8" w:rsidP="008F0ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12ED223D" w14:textId="77777777" w:rsidR="00754681" w:rsidRPr="001F4E69" w:rsidRDefault="00754681" w:rsidP="008F0ADC">
+    <w:p w14:paraId="4C8FF176" w14:textId="492F0C91" w:rsidR="00F705F8" w:rsidRDefault="00F705F8" w:rsidP="008F0ADC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D01E234" w14:textId="3C4FC254" w:rsidR="00F705F8" w:rsidRDefault="00F705F8" w:rsidP="008F0ADC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADED765" w14:textId="31FA3773" w:rsidR="00F705F8" w:rsidRDefault="00F705F8" w:rsidP="008F0ADC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="672E16FC" w14:textId="77777777" w:rsidR="00F705F8" w:rsidRPr="001F4E69" w:rsidRDefault="00F705F8" w:rsidP="008F0ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3929A04D" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -12748,295 +15999,330 @@
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="C61A27"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CF77CEC" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00C41D21">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="1068"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D802023" w14:textId="1E50D3D1" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B05754" w:rsidP="00C41D21">
+    <w:p w14:paraId="0D802023" w14:textId="67C26057" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00D62F17" w:rsidP="00C41D21">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>emplate for updates to the supervision agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075D8D40" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00C41D21">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43A36618" w14:textId="68890AD7" w:rsidR="00C41D21" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00CB60F5">
+    <w:p w14:paraId="79FC5074" w14:textId="3C6EE2ED" w:rsidR="00047AD9" w:rsidRPr="00047AD9" w:rsidRDefault="00B02E5C" w:rsidP="00B60092">
       <w:pPr>
         <w:keepLines/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The time schedule is to be added as an attachment to the signed supervision agreement.</w:t>
       </w:r>
-    </w:p>
-[...50 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="35E5EB33" w14:textId="77777777" w:rsidR="00047AD9" w:rsidRDefault="00047AD9" w:rsidP="00047AD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28074FE4" w14:textId="5FA772A4" w:rsidR="00047AD9" w:rsidRPr="00047AD9" w:rsidRDefault="00047AD9" w:rsidP="00047AD9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00047AD9" w:rsidRPr="00047AD9" w:rsidSect="00324795">
+        <w:sectPr w:rsidR="00047AD9" w:rsidRPr="00047AD9" w:rsidSect="003B6A92">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:headerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75CFA590" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A0F73E8" w14:textId="7239C407" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00A20306" w:rsidP="00B02E5C">
+    <w:p w14:paraId="3A0F73E8" w14:textId="3A1EBC4B" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00A20306" w:rsidP="00B02E5C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="00475F"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>emplate for updates to the supervision agreement</w:t>
+        <w:t xml:space="preserve">emplate for </w:t>
+      </w:r>
+      <w:r w:rsidR="005D60B4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdates to the </w:t>
+      </w:r>
+      <w:r w:rsidR="005D60B4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upervision </w:t>
+      </w:r>
+      <w:r w:rsidR="005D60B4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="00475F"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>greement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DDE6903" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586FA135" w14:textId="28B60B2E" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
+    <w:p w14:paraId="586FA135" w14:textId="1B7BC7F0" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00301D36" w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>doctoral researcher</w:t>
+        <w:t xml:space="preserve">doctoral </w:t>
+      </w:r>
+      <w:r w:rsidR="005D60B4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="005D60B4" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA3AC8">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the supervisor(s) record the following change or addition to their supervision agreement</w:t>
+        <w:t>and the supervisor(s) record the following change or addition to their supervision agreement</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8857AD" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -13071,188 +16357,189 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001F4E69">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6754" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E2CE8FA" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="00B02E5C">
+          <w:p w14:paraId="2E2CE8FA" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="00B02E5C">
             <w:pPr>
               <w:pStyle w:val="ProbeIFGPZ"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="929242250"/>
                 <w:placeholder>
                   <w:docPart w:val="92479BC2774D4E06897D5479676D4146"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w15:color w:val="00475F"/>
                 <w:comboBox>
                   <w:listItem w:value="Select an element."/>
-                  <w:listItem w:displayText="Assignment  and topic of the doctoral thesis" w:value="Assignment  and topic of the doctoral thesis"/>
-[...1 lines deleted...]
-                  <w:listItem w:displayText="Form of doctoral thesis" w:value="Form of doctoral thesis"/>
+                  <w:listItem w:displayText="Assignment  and Topic of the Dissertation" w:value="Assignment  and Topic of the Dissertation"/>
+                  <w:listItem w:displayText="Type of Doctorate" w:value="Type of Doctorate"/>
+                  <w:listItem w:displayText="Form of Dissertation" w:value="Form of Dissertation"/>
                   <w:listItem w:displayText="Language" w:value="Language"/>
                   <w:listItem w:displayText="Funding" w:value="Funding"/>
                   <w:listItem w:displayText="Resources" w:value="Resources"/>
-                  <w:listItem w:displayText="Time schedule" w:value="Time schedule"/>
-                  <w:listItem w:displayText="Discussions about the doctoral project" w:value="Discussions about the doctoral project"/>
+                  <w:listItem w:displayText="Time Schedule" w:value="Time Schedule"/>
+                  <w:listItem w:displayText="Roles and Responsibilities among Multiple Supervisors" w:value="Roles and Responsibilities among Multiple Supervisors"/>
+                  <w:listItem w:displayText="Supervision Meetings" w:value="Supervision Meetings"/>
                   <w:listItem w:displayText="Integration" w:value="Integration"/>
-                  <w:listItem w:displayText="Continuing education and counselling centres" w:value="Continuing education and counselling centres"/>
-[...1 lines deleted...]
-                  <w:listItem w:displayText="Issues of ethics and dual-use research" w:value="Issues of ethics and dual-use research"/>
+                  <w:listItem w:displayText="Good Research Practice" w:value="Good Research Practice"/>
+                  <w:listItem w:displayText="Research Data Management" w:value="Research Data Management"/>
+                  <w:listItem w:displayText="Issues of Ethics and Dual-Use Research" w:value="Issues of Ethics and Dual-Use Research"/>
+                  <w:listItem w:displayText="Further Education and Counselling Centres" w:value="Further Education and Counselling Centres"/>
                   <w:listItem w:displayText="Responsibilities" w:value="Responsibilities"/>
-                  <w:listItem w:displayText="Further agreements" w:value="Further agreements"/>
+                  <w:listItem w:displayText="Further Agreements" w:value="Further Agreements"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
                   <w:rPr>
                     <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:color w:val="808080"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>S</w:t>
                 </w:r>
                 <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
                   </w:rPr>
                   <w:t>elect an element.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w14:paraId="28512810" w14:textId="77777777" w:rsidTr="00B02E5C">
         <w:trPr>
           <w:trHeight w:val="137"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7347E60B" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="ZuGewinnZchn"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B02E5C" w:rsidRPr="00E82CAC" w14:paraId="19A10D81" w14:textId="77777777" w:rsidTr="00B02E5C">
+      <w:tr w:rsidR="00B02E5C" w:rsidRPr="00BC73FE" w14:paraId="19A10D81" w14:textId="77777777" w:rsidTr="00B02E5C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="00475F"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="00475F"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="00475F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Open Sans"/>
                 <w:b/>
                 <w:color w:val="800000"/>
                 <w:spacing w:val="5"/>
                 <w:kern w:val="28"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:id w:val="279375628"/>
               <w:placeholder>
                 <w:docPart w:val="F7FDD4F21BDF4A39B33D136B125B35E1"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2116BFBF" w14:textId="04A3EB01" w:rsidR="0055223C" w:rsidRPr="001F4E69" w:rsidRDefault="00DA3AC8" w:rsidP="0055223C">
+              <w:p w14:paraId="2116BFBF" w14:textId="04A3EB01" w:rsidR="0055223C" w:rsidRPr="001F4E69" w:rsidRDefault="00BC73FE" w:rsidP="0055223C">
                 <w:pPr>
                   <w:keepLines/>
                   <w:spacing w:after="160"/>
                   <w:ind w:left="708"/>
                   <w:rPr>
                     <w:rFonts w:cs="Open Sans"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Open Sans"/>
                       <w:b/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:spacing w:val="5"/>
                       <w:kern w:val="28"/>
                       <w:sz w:val="22"/>
                       <w:szCs w:val="22"/>
                     </w:rPr>
                     <w:id w:val="71010808"/>
                     <w:placeholder>
                       <w:docPart w:val="4B830EA8FB5248858E655711F8301D07"/>
@@ -13353,105 +16640,140 @@
                       </w:rPr>
                       <w:br/>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="4C7AAF39" w14:textId="560E978A" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3420"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="ZuGewinnZchn"/>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="528FC1A3" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
+    <w:p w14:paraId="528FC1A3" w14:textId="07C79FF7" w:rsidR="00B02E5C" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DA7BFC8" w14:textId="77777777" w:rsidR="005D60B4" w:rsidRPr="001F4E69" w:rsidRDefault="005D60B4" w:rsidP="00B02E5C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76733CBE" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="00B02E5C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DEE3B30" w14:textId="370F1E19" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00D279EC" w:rsidP="007F0E39">
+    <w:p w14:paraId="3DEE3B30" w14:textId="3AEFB3C1" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B5587A" w:rsidP="007F0E39">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA3AC8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>doctoral researcher</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D279EC" w:rsidRPr="00DA3AC8">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">octoral </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4CC4">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>andidate</w:t>
       </w:r>
       <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77616525" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
@@ -13465,85 +16787,85 @@
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>place</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, date, signature)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E722BEF" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
-[...10 lines deleted...]
-    <w:p w14:paraId="2D0C5474" w14:textId="5D3D6D23" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
+    <w:p w14:paraId="2D0C5474" w14:textId="76192845" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B5587A" w:rsidP="007F0E39">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4E69">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">primary supervisor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F4E69">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upervisor </w:t>
+      </w:r>
+      <w:r w:rsidR="00B02E5C" w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D10BDE2" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -13564,130 +16886,154 @@
         </w:rPr>
         <w:t>place</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, date, signature</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1651557B" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
-[...14 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+    <w:p w14:paraId="41990AD2" w14:textId="48103778" w:rsidR="005D60B4" w:rsidRPr="001F4E69" w:rsidRDefault="005D60B4" w:rsidP="005D60B4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">if </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0073245E" w:rsidRPr="001F4E69">
+        <w:t xml:space="preserve">if app. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5587A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>app.</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dditional</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> secondary supervisor</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5587A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>upervisor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11054DD4" w14:textId="1890C051" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13877949" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
+    <w:p w14:paraId="4F44B2FF" w14:textId="6B55C319" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="006C7BC3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -13697,105 +17043,128 @@
         </w:rPr>
         <w:t>place</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, date, signature</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F44B2FF" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
-[...12 lines deleted...]
-        <w:spacing w:after="160"/>
+    <w:p w14:paraId="286398D5" w14:textId="640B8EB5" w:rsidR="005D60B4" w:rsidRPr="001F4E69" w:rsidRDefault="005D60B4" w:rsidP="005D60B4">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">if </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0073245E" w:rsidRPr="001F4E69">
+        <w:t xml:space="preserve">if app. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5587A">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>app</w:t>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>dditional</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. tertiary supervisor</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5587A">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4E69">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>upervisor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52577826" w14:textId="042EACC9" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>______________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A926F2" w14:textId="77777777" w:rsidR="00B02E5C" w:rsidRPr="001F4E69" w:rsidRDefault="00B02E5C" w:rsidP="007F0E39">
       <w:pPr>
@@ -13831,131 +17200,132 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, date, signature)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0F73F8" w14:textId="77777777" w:rsidR="00E60D1C" w:rsidRPr="001F4E69" w:rsidRDefault="00E60D1C" w:rsidP="00B02E5C">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E60D1C" w:rsidRPr="001F4E69" w:rsidSect="001E2686">
-      <w:headerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00E60D1C" w:rsidRPr="001F4E69" w:rsidSect="007C5BE2">
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A2FAC75" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00F87801">
+    <w:p w14:paraId="1512C652" w14:textId="77777777" w:rsidR="00187196" w:rsidRDefault="00187196" w:rsidP="00F87801">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C535C07" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00F87801">
+    <w:p w14:paraId="4B455A22" w14:textId="77777777" w:rsidR="00187196" w:rsidRDefault="00187196" w:rsidP="00F87801">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Serif">
     <w:panose1 w:val="020A0603040505020204"/>
@@ -13978,51 +17348,51 @@
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="74A16DEA" w14:textId="4B5DC6E1" w:rsidR="00617CF7" w:rsidRPr="00166554" w:rsidRDefault="00617CF7">
+          <w:p w14:paraId="2277C7F8" w14:textId="09D0A55E" w:rsidR="00617CF7" w:rsidRPr="007C5BE2" w:rsidRDefault="00617CF7" w:rsidP="007C5BE2">
             <w:pPr>
               <w:pStyle w:val="Fuzeile"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00166554">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>page</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00166554">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00166554">
@@ -14121,541 +17491,897 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00166554">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00166554">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="2277C7F8" w14:textId="77777777" w:rsidR="00617CF7" w:rsidRDefault="00617CF7">
-[...3 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
         <w:sz w:val="18"/>
       </w:rPr>
-      <w:id w:val="-362278325"/>
+      <w:id w:val="1601069159"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="0E63FA66" w14:textId="77777777" w:rsidR="00617CF7" w:rsidRPr="00E607EC" w:rsidRDefault="00617CF7" w:rsidP="00324795">
+      <w:p w14:paraId="24CB455C" w14:textId="6619B797" w:rsidR="007C5BE2" w:rsidRPr="007C5BE2" w:rsidRDefault="007C5BE2" w:rsidP="007C5BE2">
         <w:pPr>
           <w:pStyle w:val="Fuzeile"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>page</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:instrText>PAGE</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>of</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:instrText>NUMPAGES</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r>
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E607EC">
+        <w:r w:rsidRPr="00166554">
           <w:rPr>
             <w:rFonts w:cs="Open Sans"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="1CF707DC" w14:textId="18AA6FE5" w:rsidR="00617CF7" w:rsidRPr="005A0728" w:rsidRDefault="00617CF7" w:rsidP="005A0728">
-[...7 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71281486" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00F87801">
+    <w:p w14:paraId="4621F2F5" w14:textId="77777777" w:rsidR="00187196" w:rsidRDefault="00187196" w:rsidP="00F87801">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39C2CF25" w14:textId="77777777" w:rsidR="009A32ED" w:rsidRDefault="009A32ED" w:rsidP="00F87801">
+    <w:p w14:paraId="07E4EADE" w14:textId="77777777" w:rsidR="00187196" w:rsidRDefault="00187196" w:rsidP="00F87801">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="121EEC23" w14:textId="77777777" w:rsidR="007E48B2" w:rsidRPr="001F4E69" w:rsidRDefault="007E48B2" w:rsidP="007E48B2">
+    <w:p w14:paraId="121EEC23" w14:textId="1D2B49C5" w:rsidR="007E48B2" w:rsidRPr="001F4E69" w:rsidRDefault="007E48B2" w:rsidP="007E48B2">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001F4E69">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deutsche Forschungsgemeinschaft (2022): Empfehlungen für das Erstellen von Betreuungsvereinbarungen. DFG-Vordruck 1.90 – 08/22</w:t>
+      </w:r>
+      <w:r w:rsidR="000C0602">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3EF999C9" w14:textId="2A84514F" w:rsidR="00617CF7" w:rsidRDefault="00617CF7" w:rsidP="00436B96">
-[...3 lines deleted...]
-    <w:r>
+  <w:p w14:paraId="79108CA4" w14:textId="77777777" w:rsidR="006C7BC3" w:rsidRDefault="006C7BC3" w:rsidP="006C7BC3">
+    <w:r w:rsidRPr="001A1259">
       <w:rPr>
+        <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1CD2FE06" wp14:editId="1559CF0E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431284F8" wp14:editId="3883EA4C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>26670</wp:posOffset>
+            <wp:posOffset>23548</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1882434" cy="584728"/>
           <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="13" name="Grafik 13"/>
+          <wp:docPr id="9" name="Grafik 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1882434" cy="584728"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="088D80F9" w14:textId="1653B195" w:rsidR="00617CF7" w:rsidRPr="00210EB1" w:rsidRDefault="0075297F" w:rsidP="00436B96">
+  <w:p w14:paraId="0AF077E0" w14:textId="47D8D77B" w:rsidR="006C7BC3" w:rsidRPr="00E549FE" w:rsidRDefault="006C7BC3" w:rsidP="006C7BC3">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7876"/>
       </w:tabs>
+      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E549FE">
       <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F987E42" wp14:editId="185FD7C6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37C03509" wp14:editId="63BF626C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>-118189</wp:posOffset>
+                <wp:posOffset>-111760</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>58420</wp:posOffset>
+                <wp:posOffset>57785</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="64770" cy="82550"/>
+              <wp:extent cx="64800" cy="82800"/>
               <wp:effectExtent l="19050" t="0" r="30480" b="12700"/>
               <wp:wrapNone/>
-              <wp:docPr id="9" name="Pfeil: Chevron 9"/>
+              <wp:docPr id="6" name="Pfeil: Chevron 6"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="64770" cy="82550"/>
+                        <a:ext cx="64800" cy="82800"/>
                       </a:xfrm>
                       <a:prstGeom prst="chevron">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="C61A27"/>
                       </a:solidFill>
                       <a:ln>
                         <a:solidFill>
                           <a:srgbClr val="C61A27"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="2">
                         <a:schemeClr val="accent1">
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="5766E918" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
+            <v:shapetype w14:anchorId="7008AFFF" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="val #0"/>
                 <v:f eqn="sum 21600 0 @0"/>
                 <v:f eqn="prod #0 1 2"/>
               </v:formulas>
               <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
               <v:handles>
                 <v:h position="#0,topLeft" xrange="0,21600"/>
               </v:handles>
             </v:shapetype>
-            <v:shape id="Pfeil: Chevron 9" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-9.3pt;margin-top:4.6pt;width:5.1pt;height:6.5pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlowxrmgIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9vGjEMfp+0/yHK+3qAoLQnjgpRMU2q&#10;WrR26nPIJVykXJwlgYP99XNyP9p11R6q8RDis/3Z/mJ7cXOqNTkK5xWYgo4vRpQIw6FUZl/QH0+b&#10;L1eU+MBMyTQYUdCz8PRm+fnTorG5mEAFuhSOIIjxeWMLWoVg8yzzvBI18xdghUGlBFezgKLbZ6Vj&#10;DaLXOpuMRpdZA660DrjwHr/etkq6TPhSCh4epPQiEF1QzC2k06VzF89suWD53jFbKd6lwT6QRc2U&#10;waAD1C0LjByc+guqVtyBBxkuONQZSKm4SDVgNePRm2oeK2ZFqgXJ8Xagyf8/WH5/3DqiyoJeU2JY&#10;jU+0lULpnKwrcXRgyHXkqLE+R9NHu3Wd5PEaCz5JV8d/LIWcEq/ngVdxCoTjx8vpfI7kc9RcTWaz&#10;xHr24mqdD18F1CReCopPHwMnOtnxzgeMiNa9VQzmQatyo7ROgtvv1tqRI8M3Xl+OV5N5TBld/jDT&#10;5mOeiBNds0hBW3S6hbMWEVCb70IigVjmJKWcWlcMCTHOhQnjVlWxUrR5zkb469OMzR49UtIJMCJL&#10;rG/A7gB6yxakx26r7eyjq0idPziP/pVY6zx4pMhgwuBcKwPuPQCNVXWRW/uepJaayNIOyjO2l4N2&#10;7rzlG4VvfMd82DKHg4ZdgcsjPOAhNTQFhe5GSQXu13vfoz32P2opaXBwC+p/HpgTlOhvBifjejyd&#10;xklPwnQ2n6DgXmt2rzXmUK8B+2aMa8rydI32QfdX6aB+xh2zilFRxQzH2NilwfXCOrQLBbcUF6tV&#10;MsPptizcmUfLI3hkNTbw0+mZOds1esD5uId+yFn+ptlb2+hpYHUIIFWahBdeO75xM6TG6bZYXD2v&#10;5WT1smuXvwEAAP//AwBQSwMEFAAGAAgAAAAhAKOgGDTdAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjstqwzAURPeF/oO4he4c2aIY1/F16IOSdhWaBLpVrBvLxJKMJTvu31ddtcthhjOn2iymZzON&#10;vnMWIVulwMg2TnW2RTge3pICmA/SKtk7Swjf5GFT395UslTuaj9p3oeWRYj1pUTQIQwl577RZKRf&#10;uYFs7M5uNDLEOLZcjfIa4abnIk1zbmRn44OWA71oai77ySDkH3pbbKfX5x1lX7sjHeZhfj8j3t8t&#10;T2tggZbwN4Zf/agOdXQ6uckqz3qEJCvyOEV4FMBinxQPwE4IQgjgdcX/+9c/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhACWjDGuaAgAAswUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAKOgGDTdAAAABwEAAA8AAAAAAAAAAAAAAAAA9AQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD+BQAAAAA=&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
+            <v:shape id="Pfeil: Chevron 6" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-8.8pt;margin-top:4.55pt;width:5.1pt;height:6.5pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZrgYclgIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EadoZdYogRYcB&#10;RRs0HXpWZCkWIIuapMTJfv0o+aNdV+xQLAeFMslH8onk1fWx0eQgnFdgSjo5yykRhkOlzK6kP55u&#10;v1xS4gMzFdNgRElPwtPrxedPV60txBRq0JVwBEGML1pb0joEW2SZ57VomD8DKwwqJbiGBby6XVY5&#10;1iJ6o7Npns+zFlxlHXDhPX696ZR0kfClFDw8SOlFILqkmFtIp0vnNp7Z4ooVO8dsrXifBvtAFg1T&#10;BoOOUDcsMLJ36i+oRnEHHmQ449BkIKXiItWA1UzyN9VsamZFqgXJ8Xakyf8/WH5/WDuiqpLOKTGs&#10;wSdaS6F0QVa1ODgwZB45aq0v0HRj166/eRRjwUfpmviPpZBj4vU08iqOgXD8OJ9d5kg+R83lNIqI&#10;kb24WufDNwENiUJJ8elj4EQnO9z50FkPVjGYB62qW6V1urjddqUdOTB849V8spxe9AH+MNPmY56Y&#10;aHTNIgVd0UkKJy0ioDaPQiKBWOY0pZxaV4wJMc6FCZNOVbNKdHme5/gb0ozNHj0SKwkwIkusb8Tu&#10;AQbLDmTA7gjq7aOrSJ0/Ouf/SqxzHj1SZDBhdG6UAfcegMaq+sid/UBSR01kaQvVCdvLQTd33vJb&#10;hW98x3xYM4eDhl2ByyM84CE1tCWFXqKkBvfrve/RHvsftZS0OLgl9T/3zAlK9HeDk/F1MpvFSU+X&#10;2fnFFC/utWb7WmP2zQqwbya4pixPYrQPehClg+YZd8wyRkUVMxxjY5cGN1xWoVsouKW4WC6TGU63&#10;ZeHObCyP4JHV2MBPx2fmbN/oAefjHoYhZ8WbZu9so6eB5T6AVGkSXnjt+cbNkBqn32Jx9by+J6uX&#10;Xbv4DQAA//8DAFBLAwQUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;y2rDMBRE94X+g7iF7hxZpjip4+vQByXtKjQJdKtYN5aJJRlLdty/r7pql8MMZ065mU3HJhp86yyC&#10;WKTAyNZOtbZBOB7ekhUwH6RVsnOWEL7Jw6a6vSllodzVftK0Dw2LEOsLiaBD6AvOfa3JSL9wPdnY&#10;nd1gZIhxaLga5DXCTcezNM25ka2ND1r29KKpvuxHg5B/6O1qO74+70h87Y50mPrp/Yx4fzc/rYEF&#10;msPfGH71ozpU0enkRqs86xASsczjFOFRAIt9snwAdkLIMgG8Kvl//+oHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA2a4GHJYCAACzBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00617CF7" w:rsidRPr="00210EB1">
+    <w:r w:rsidRPr="00E549FE">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">Supervision agreement within the framework </w:t>
+      <w:t xml:space="preserve">Supervision </w:t>
+    </w:r>
+    <w:r w:rsidR="00626A0F">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">greement within the </w:t>
+    </w:r>
+    <w:r w:rsidR="00626A0F">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ramework of </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AA21458" w14:textId="17B0BB91" w:rsidR="00617CF7" w:rsidRPr="00DA637A" w:rsidRDefault="00617CF7" w:rsidP="00436B96">
+  <w:p w14:paraId="46338F70" w14:textId="019D2F34" w:rsidR="006C7BC3" w:rsidRPr="00E549FE" w:rsidRDefault="006C7BC3" w:rsidP="006C7BC3">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7876"/>
       </w:tabs>
+      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DA637A">
+    <w:r w:rsidRPr="00E549FE">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>of a doctoral project</w:t>
+      <w:t xml:space="preserve">of a </w:t>
     </w:r>
-  </w:p>
-[...5 lines deleted...]
-      </w:tabs>
+    <w:r w:rsidR="00626A0F">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00DA637A">
+      <w:t>D</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">octoral </w:t>
+    </w:r>
+    <w:r w:rsidR="00626A0F">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>P</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>roject</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="647D60E2" w14:textId="77777777" w:rsidR="00617CF7" w:rsidRPr="00DA637A" w:rsidRDefault="00617CF7" w:rsidP="00436B96">
+  <w:p w14:paraId="327F728E" w14:textId="77777777" w:rsidR="006C7BC3" w:rsidRDefault="006C7BC3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="19690567" w14:textId="77777777" w:rsidR="00617CF7" w:rsidRDefault="00617CF7" w:rsidP="00200906">
+  <w:p w14:paraId="7C8E9CDA" w14:textId="77777777" w:rsidR="006C7BC3" w:rsidRDefault="006C7BC3" w:rsidP="00FB7A36">
+    <w:r w:rsidRPr="001A1259">
+      <w:rPr>
+        <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FDA10E5" wp14:editId="1BC71662">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>23548</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1882434" cy="584728"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Grafik 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1882434" cy="584728"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0624421F" w14:textId="77777777" w:rsidR="006C7BC3" w:rsidRPr="00E549FE" w:rsidRDefault="006C7BC3" w:rsidP="00FB7A36">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7876"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FB26460" wp14:editId="39C1883F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>-111760</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>57785</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="64800" cy="82800"/>
+              <wp:effectExtent l="19050" t="0" r="30480" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="Pfeil: Chevron 4"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="64800" cy="82800"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="chevron">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="C61A27"/>
+                      </a:solidFill>
+                      <a:ln>
+                        <a:solidFill>
+                          <a:srgbClr val="C61A27"/>
+                        </a:solidFill>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="50000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="15342E9F" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="val #0"/>
+                <v:f eqn="sum 21600 0 @0"/>
+                <v:f eqn="prod #0 1 2"/>
+              </v:formulas>
+              <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
+              <v:handles>
+                <v:h position="#0,topLeft" xrange="0,21600"/>
+              </v:handles>
+            </v:shapetype>
+            <v:shape id="Pfeil: Chevron 4" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-8.8pt;margin-top:4.55pt;width:5.1pt;height:6.5pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDKWF4lgIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+wE6WNGnSJIkWFA&#10;0QZth54VWYoFyKImKXGyXz9KfrTrih2K5aBQJvmR/ETy6vrYaHIQziswJZ1OckqE4VApsyvpj6f1&#10;l0tKfGCmYhqMKOlJeHq9+PzpqrWFmEENuhKOIIjxRWtLWodgiyzzvBYN8xOwwqBSgmtYwKvbZZVj&#10;LaI3Opvl+XnWgqusAy68x683nZIuEr6Ugod7Kb0IRJcUcwvpdOncxjNbXLFi55itFe/TYB/IomHK&#10;YNAR6oYFRvZO/QXVKO7AgwwTDk0GUiouUg1YzTR/U81jzaxItSA53o40+f8Hy+8OG0dUVdI5JYY1&#10;+EQbKZQuyKoWBweGzCNHrfUFmj7ajetvHsVY8FG6Jv5jKeSYeD2NvIpjIBw/ns8vcySfo+ZyFkXE&#10;yF5crfPhm4CGRKGk+PQxcKKTHW596KwHqxjMg1bVWmmdLm63XWlHDgzfeHU+Xc4u+gB/mGnzMU9M&#10;NLpmkYKu6CSFkxYRUJsHIZFALHOWUk6tK8aEGOfChGmnqlklujzPcvwNacZmjx6JlQQYkSXWN2L3&#10;AINlBzJgdwT19tFVpM4fnfN/JdY5jx4pMpgwOjfKgHsPQGNVfeTOfiCpoyaytIXqhO3loJs7b/la&#10;4RvfMh82zOGgYVfg8gj3eEgNbUmhlyipwf1673u0x/5HLSUtDm5J/c89c4IS/d3gZHydzudx0tNl&#10;fnYxw4t7rdm+1ph9swLsmymuKcuTGO2DHkTpoHnGHbOMUVHFDMfY2KXBDZdV6BYKbikulstkhtNt&#10;Wbg1j5ZH8MhqbOCn4zNztm/0gPNxB8OQs+JNs3e20dPAch9AqjQJL7z2fONmSI3Tb7G4el7fk9XL&#10;rl38BgAA//8DAFBLAwQUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;y2rDMBRE94X+g7iF7hxZpjip4+vQByXtKjQJdKtYN5aJJRlLdty/r7pql8MMZ065mU3HJhp86yyC&#10;WKTAyNZOtbZBOB7ekhUwH6RVsnOWEL7Jw6a6vSllodzVftK0Dw2LEOsLiaBD6AvOfa3JSL9wPdnY&#10;nd1gZIhxaLga5DXCTcezNM25ka2ND1r29KKpvuxHg5B/6O1qO74+70h87Y50mPrp/Yx4fzc/rYEF&#10;msPfGH71ozpU0enkRqs86xASsczjFOFRAIt9snwAdkLIMgG8Kvl//+oHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAQylheJYCAACzBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Supervision </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">greement within the </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ramework of </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="38095A88" w14:textId="77777777" w:rsidR="006C7BC3" w:rsidRPr="00E549FE" w:rsidRDefault="006C7BC3" w:rsidP="00FB7A36">
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7876"/>
+      </w:tabs>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">of a </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>D</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">octoral </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>P</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>roject</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="59E2E0E1" w14:textId="77777777" w:rsidR="006C7BC3" w:rsidRDefault="006C7BC3">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
-    </w:pPr>
-[...8 lines deleted...]
-      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0FED2948" w14:textId="736AEFE4" w:rsidR="00664FBC" w:rsidRDefault="00664FBC" w:rsidP="00664FBC">
     <w:r w:rsidRPr="001A1259">
       <w:rPr>
         <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A06222F" wp14:editId="6F721A90">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>23548</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1882434" cy="584728"/>
@@ -14690,51 +18416,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1882434" cy="584728"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="21537465" w14:textId="38782CF9" w:rsidR="00664FBC" w:rsidRPr="00E549FE" w:rsidRDefault="001F4E69" w:rsidP="00664FBC">
+  <w:p w14:paraId="21537465" w14:textId="2B3AC6E6" w:rsidR="00664FBC" w:rsidRPr="00E549FE" w:rsidRDefault="001F4E69" w:rsidP="00664FBC">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7876"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E549FE">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75621A74" wp14:editId="047768CB">
               <wp:simplePos x="0" y="0"/>
@@ -14782,107 +18508,195 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="48E1144D" id="_x0000_t55" coordsize="21600,21600" o:spt="55" adj="16200" path="m@0,l,0@1,10800,,21600@0,21600,21600,10800xe">
               <v:stroke joinstyle="miter"/>
               <v:formulas>
                 <v:f eqn="val #0"/>
                 <v:f eqn="sum 21600 0 @0"/>
                 <v:f eqn="prod #0 1 2"/>
               </v:formulas>
               <v:path o:connecttype="custom" o:connectlocs="@2,0;@1,10800;@2,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="0,0,10800,21600;0,0,16200,21600;0,0,21600,21600"/>
               <v:handles>
                 <v:h position="#0,topLeft" xrange="0,21600"/>
               </v:handles>
             </v:shapetype>
             <v:shape id="Pfeil: Chevron 8" o:spid="_x0000_s1026" type="#_x0000_t55" style="position:absolute;margin-left:-8.8pt;margin-top:4.55pt;width:5.1pt;height:6.5pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBePkH6lgIAALMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0EaZsZdYogRYcB&#10;RRs0HXpWZCkWIIuapMTJfv0o+aNdV+xQLAeFMslH8onk1fWx0eQgnFdgSjo5yykRhkOlzK6kP55u&#10;v8wp8YGZimkwoqQn4en14vOnq9YWYgo16Eo4giDGF60taR2CLbLM81o0zJ+BFQaVElzDAl7dLqsc&#10;axG90dk0zy+yFlxlHXDhPX696ZR0kfClFDw8SOlFILqkmFtIp0vnNp7Z4ooVO8dsrXifBvtAFg1T&#10;BoOOUDcsMLJ36i+oRnEHHmQ449BkIKXiItWA1UzyN9VsamZFqgXJ8Xakyf8/WH5/WDuiqpLiQxnW&#10;4BOtpVC6IKtaHBwYMo8ctdYXaLqxa9ffPIqx4KN0TfzHUsgx8XoaeRXHQDh+vJjNcySfo2Y+jSJi&#10;ZC+u1vnwTUBDolBSfPoYONHJDnc+dNaDVQzmQavqVmmdLm63XWlHDgzfeHUxWU4v+wB/mGnzMU9M&#10;NLpmkYKu6CSFkxYRUJtHIZFALHOaUk6tK8aEGOfChEmnqlklujzPc/wNacZmjx6JlQQYkSXWN2L3&#10;AINlBzJgdwT19tFVpM4fnfN/JdY5jx4pMpgwOjfKgHsPQGNVfeTOfiCpoyaytIXqhO3loJs7b/mt&#10;wje+Yz6smcNBw67A5REe8JAa2pJCL1FSg/v13vdoj/2PWkpaHNyS+p975gQl+rvByfg6mc3ipKfL&#10;7Pxyihf3WrN9rTH7ZgXYNxNcU5YnMdoHPYjSQfOMO2YZo6KKGY6xsUuDGy6r0C0U3FJcLJfJDKfb&#10;snBnNpZH8MhqbOCn4zNztm/0gPNxD8OQs+JNs3e20dPAch9AqjQJL7z2fONmSI3Tb7G4el7fk9XL&#10;rl38BgAA//8DAFBLAwQUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;y2rDMBRE94X+g7iF7hxZpjip4+vQByXtKjQJdKtYN5aJJRlLdty/r7pql8MMZ065mU3HJhp86yyC&#10;WKTAyNZOtbZBOB7ekhUwH6RVsnOWEL7Jw6a6vSllodzVftK0Dw2LEOsLiaBD6AvOfa3JSL9wPdnY&#10;nd1gZIhxaLga5DXCTcezNM25ka2ND1r29KKpvuxHg5B/6O1qO74+70h87Y50mPrp/Yx4fzc/rYEF&#10;msPfGH71ozpU0enkRqs86xASsczjFOFRAIt9snwAdkLIMgG8Kvl//+oHAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAXj5B+pYCAACzBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAE3g9Tt0AAAAHAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAPoFAAAAAA==&#10;" adj="10800" fillcolor="#c61a27" strokecolor="#c61a27" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00664FBC" w:rsidRPr="00E549FE">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t xml:space="preserve">Supervision agreement within the framework of </w:t>
+      <w:t xml:space="preserve">Supervision </w:t>
+    </w:r>
+    <w:r w:rsidR="00FB7A36">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r w:rsidR="00664FBC" w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">greement within the </w:t>
+    </w:r>
+    <w:r w:rsidR="00FB7A36">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>F</w:t>
+    </w:r>
+    <w:r w:rsidR="00664FBC" w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ramework of </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="19A4F899" w14:textId="77777777" w:rsidR="00664FBC" w:rsidRPr="00E549FE" w:rsidRDefault="00664FBC" w:rsidP="00664FBC">
+  <w:p w14:paraId="19A4F899" w14:textId="0F472725" w:rsidR="00664FBC" w:rsidRPr="00E549FE" w:rsidRDefault="00664FBC" w:rsidP="00664FBC">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7876"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E549FE">
       <w:rPr>
         <w:rFonts w:cs="Open Sans"/>
         <w:b/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>of a doctoral project</w:t>
+      <w:t xml:space="preserve">of a </w:t>
+    </w:r>
+    <w:r w:rsidR="00FB7A36">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>D</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">octoral </w:t>
+    </w:r>
+    <w:r w:rsidR="00FB7A36">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>P</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E549FE">
+      <w:rPr>
+        <w:rFonts w:cs="Open Sans"/>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>roject</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="68E1B802" w14:textId="77777777" w:rsidR="00664FBC" w:rsidRPr="001A1259" w:rsidRDefault="00664FBC" w:rsidP="00664FBC">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7876"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="PT Serif" w:hAnsi="PT Serif" w:cs="Open Sans"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2FE0ABE4" w14:textId="0A166A6C" w:rsidR="00664FBC" w:rsidRPr="001F4E69" w:rsidRDefault="00664FBC" w:rsidP="00664FBC">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7876"/>
       </w:tabs>
       <w:jc w:val="both"/>
@@ -17465,1073 +21279,1244 @@
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B95954"/>
     <w:rsid w:val="00001429"/>
     <w:rsid w:val="00001623"/>
+    <w:rsid w:val="000038C7"/>
     <w:rsid w:val="00003FB4"/>
     <w:rsid w:val="00005133"/>
+    <w:rsid w:val="00011273"/>
+    <w:rsid w:val="0001382C"/>
     <w:rsid w:val="000146F2"/>
     <w:rsid w:val="00015519"/>
     <w:rsid w:val="00016083"/>
     <w:rsid w:val="000169EE"/>
     <w:rsid w:val="000216F1"/>
     <w:rsid w:val="00022B37"/>
     <w:rsid w:val="0002309C"/>
     <w:rsid w:val="000239F7"/>
     <w:rsid w:val="00025742"/>
     <w:rsid w:val="00025929"/>
     <w:rsid w:val="000315A0"/>
     <w:rsid w:val="00035148"/>
     <w:rsid w:val="00036371"/>
     <w:rsid w:val="00040126"/>
     <w:rsid w:val="000402D7"/>
     <w:rsid w:val="00041977"/>
     <w:rsid w:val="00042EEA"/>
     <w:rsid w:val="000435B5"/>
     <w:rsid w:val="00044112"/>
+    <w:rsid w:val="000476E8"/>
     <w:rsid w:val="00047AD9"/>
     <w:rsid w:val="00051F53"/>
     <w:rsid w:val="00052AFF"/>
     <w:rsid w:val="000541D8"/>
     <w:rsid w:val="00055C49"/>
     <w:rsid w:val="00056F5A"/>
     <w:rsid w:val="00056F80"/>
     <w:rsid w:val="00057590"/>
     <w:rsid w:val="00057AB1"/>
     <w:rsid w:val="00071692"/>
     <w:rsid w:val="000720E5"/>
+    <w:rsid w:val="00081F84"/>
     <w:rsid w:val="00082E5D"/>
     <w:rsid w:val="00084DE4"/>
     <w:rsid w:val="0008541C"/>
+    <w:rsid w:val="000856CB"/>
+    <w:rsid w:val="00090A26"/>
     <w:rsid w:val="000A1934"/>
     <w:rsid w:val="000A1BC3"/>
     <w:rsid w:val="000A1E72"/>
     <w:rsid w:val="000A3EEC"/>
     <w:rsid w:val="000A5A93"/>
     <w:rsid w:val="000A621B"/>
+    <w:rsid w:val="000A6577"/>
     <w:rsid w:val="000B1F81"/>
+    <w:rsid w:val="000B415D"/>
     <w:rsid w:val="000B5DE6"/>
     <w:rsid w:val="000B7348"/>
     <w:rsid w:val="000B77D7"/>
+    <w:rsid w:val="000C0602"/>
     <w:rsid w:val="000C3870"/>
     <w:rsid w:val="000C3A9A"/>
     <w:rsid w:val="000C6538"/>
     <w:rsid w:val="000C6C2F"/>
     <w:rsid w:val="000C7CEB"/>
     <w:rsid w:val="000D038F"/>
     <w:rsid w:val="000D0B3A"/>
     <w:rsid w:val="000D14F7"/>
+    <w:rsid w:val="000D1DFD"/>
     <w:rsid w:val="000D26F2"/>
     <w:rsid w:val="000D2842"/>
     <w:rsid w:val="000D2DEE"/>
+    <w:rsid w:val="000D4FA2"/>
     <w:rsid w:val="000E3FC3"/>
     <w:rsid w:val="000E4050"/>
     <w:rsid w:val="000E4EF0"/>
     <w:rsid w:val="000E5E07"/>
     <w:rsid w:val="000E730F"/>
     <w:rsid w:val="000F07A6"/>
     <w:rsid w:val="000F0B79"/>
     <w:rsid w:val="000F1200"/>
     <w:rsid w:val="000F410F"/>
+    <w:rsid w:val="000F464A"/>
     <w:rsid w:val="000F5BAE"/>
     <w:rsid w:val="000F5DB0"/>
     <w:rsid w:val="000F62C2"/>
     <w:rsid w:val="00104726"/>
     <w:rsid w:val="00112092"/>
     <w:rsid w:val="00113B24"/>
     <w:rsid w:val="0011573B"/>
     <w:rsid w:val="00120811"/>
     <w:rsid w:val="00120968"/>
     <w:rsid w:val="00121BCF"/>
     <w:rsid w:val="00122CD7"/>
     <w:rsid w:val="00124128"/>
     <w:rsid w:val="00124A68"/>
     <w:rsid w:val="00125618"/>
+    <w:rsid w:val="00132277"/>
     <w:rsid w:val="00132B1F"/>
     <w:rsid w:val="00133F0F"/>
     <w:rsid w:val="00136778"/>
     <w:rsid w:val="00137EA8"/>
     <w:rsid w:val="0014117A"/>
     <w:rsid w:val="001412A4"/>
     <w:rsid w:val="00142D70"/>
+    <w:rsid w:val="001435EC"/>
     <w:rsid w:val="0015065E"/>
     <w:rsid w:val="0015154A"/>
     <w:rsid w:val="00152B69"/>
     <w:rsid w:val="00166554"/>
     <w:rsid w:val="00170EAD"/>
     <w:rsid w:val="00172672"/>
     <w:rsid w:val="0017392C"/>
     <w:rsid w:val="00177D9B"/>
     <w:rsid w:val="001816A4"/>
     <w:rsid w:val="00182581"/>
     <w:rsid w:val="00185BD0"/>
+    <w:rsid w:val="00187196"/>
     <w:rsid w:val="001874AA"/>
     <w:rsid w:val="00187EDB"/>
     <w:rsid w:val="00187EFC"/>
     <w:rsid w:val="00190BA3"/>
     <w:rsid w:val="001A1259"/>
     <w:rsid w:val="001A2783"/>
     <w:rsid w:val="001A5518"/>
     <w:rsid w:val="001B5277"/>
     <w:rsid w:val="001B6D99"/>
+    <w:rsid w:val="001C3023"/>
     <w:rsid w:val="001C362F"/>
     <w:rsid w:val="001C4B0E"/>
     <w:rsid w:val="001C5BCB"/>
     <w:rsid w:val="001C74F2"/>
     <w:rsid w:val="001D15CD"/>
     <w:rsid w:val="001D1FB0"/>
     <w:rsid w:val="001D20E4"/>
     <w:rsid w:val="001D6531"/>
     <w:rsid w:val="001E2686"/>
+    <w:rsid w:val="001E2F56"/>
     <w:rsid w:val="001E7C82"/>
     <w:rsid w:val="001F0AA3"/>
     <w:rsid w:val="001F319A"/>
     <w:rsid w:val="001F4E69"/>
     <w:rsid w:val="00200906"/>
     <w:rsid w:val="00202F35"/>
     <w:rsid w:val="002056DF"/>
+    <w:rsid w:val="0020626F"/>
     <w:rsid w:val="002076A4"/>
     <w:rsid w:val="00213D98"/>
     <w:rsid w:val="002149E0"/>
     <w:rsid w:val="00216F32"/>
+    <w:rsid w:val="0022140C"/>
     <w:rsid w:val="00222F75"/>
     <w:rsid w:val="00225C8B"/>
+    <w:rsid w:val="0022775D"/>
     <w:rsid w:val="00230AE5"/>
+    <w:rsid w:val="00231504"/>
     <w:rsid w:val="0023403A"/>
     <w:rsid w:val="00235A50"/>
     <w:rsid w:val="0023686C"/>
     <w:rsid w:val="00236C76"/>
     <w:rsid w:val="00237D3B"/>
     <w:rsid w:val="002412EB"/>
     <w:rsid w:val="00243D74"/>
     <w:rsid w:val="00243E59"/>
+    <w:rsid w:val="00254FCE"/>
     <w:rsid w:val="002572B6"/>
+    <w:rsid w:val="00260404"/>
     <w:rsid w:val="00270BEC"/>
     <w:rsid w:val="00270E77"/>
     <w:rsid w:val="002728FA"/>
     <w:rsid w:val="002754E5"/>
     <w:rsid w:val="0027574A"/>
     <w:rsid w:val="002766DC"/>
+    <w:rsid w:val="002811D5"/>
     <w:rsid w:val="00281674"/>
     <w:rsid w:val="00281C81"/>
     <w:rsid w:val="00283075"/>
     <w:rsid w:val="002841EE"/>
     <w:rsid w:val="00284F92"/>
+    <w:rsid w:val="002906EA"/>
     <w:rsid w:val="00297816"/>
     <w:rsid w:val="002A205D"/>
     <w:rsid w:val="002A2CC9"/>
     <w:rsid w:val="002A505C"/>
     <w:rsid w:val="002B1B69"/>
     <w:rsid w:val="002B388D"/>
     <w:rsid w:val="002B3E22"/>
     <w:rsid w:val="002B4C94"/>
     <w:rsid w:val="002B7A95"/>
     <w:rsid w:val="002C3F87"/>
     <w:rsid w:val="002C63D7"/>
     <w:rsid w:val="002C73CC"/>
+    <w:rsid w:val="002D0148"/>
     <w:rsid w:val="002D2B4B"/>
     <w:rsid w:val="002D5CA9"/>
     <w:rsid w:val="002D75F3"/>
     <w:rsid w:val="002E2805"/>
     <w:rsid w:val="002E5BFF"/>
     <w:rsid w:val="002F1606"/>
     <w:rsid w:val="002F6649"/>
     <w:rsid w:val="003006A9"/>
+    <w:rsid w:val="00300783"/>
     <w:rsid w:val="00301D36"/>
     <w:rsid w:val="003067BF"/>
     <w:rsid w:val="0030695D"/>
     <w:rsid w:val="00307637"/>
     <w:rsid w:val="00310E6B"/>
     <w:rsid w:val="0031495B"/>
     <w:rsid w:val="00317975"/>
     <w:rsid w:val="003206F6"/>
     <w:rsid w:val="003213FC"/>
     <w:rsid w:val="0032230F"/>
     <w:rsid w:val="00324685"/>
     <w:rsid w:val="00324795"/>
     <w:rsid w:val="0032551F"/>
     <w:rsid w:val="003309F7"/>
+    <w:rsid w:val="00330E49"/>
     <w:rsid w:val="00331298"/>
     <w:rsid w:val="00332881"/>
     <w:rsid w:val="003328DC"/>
     <w:rsid w:val="003332CB"/>
     <w:rsid w:val="00334293"/>
+    <w:rsid w:val="003378B7"/>
     <w:rsid w:val="00337993"/>
+    <w:rsid w:val="00340AD0"/>
     <w:rsid w:val="00343033"/>
     <w:rsid w:val="0034759C"/>
     <w:rsid w:val="00350A09"/>
     <w:rsid w:val="00350F6A"/>
     <w:rsid w:val="00355584"/>
     <w:rsid w:val="00355DA7"/>
     <w:rsid w:val="00361004"/>
     <w:rsid w:val="00361CB1"/>
     <w:rsid w:val="00364AE6"/>
     <w:rsid w:val="003667A4"/>
     <w:rsid w:val="00367A71"/>
     <w:rsid w:val="00371FEC"/>
     <w:rsid w:val="00374658"/>
     <w:rsid w:val="00375499"/>
     <w:rsid w:val="00376E2F"/>
     <w:rsid w:val="00381E89"/>
+    <w:rsid w:val="00382C56"/>
     <w:rsid w:val="00383B33"/>
     <w:rsid w:val="00386227"/>
     <w:rsid w:val="00386ECE"/>
     <w:rsid w:val="00387715"/>
     <w:rsid w:val="0039039A"/>
     <w:rsid w:val="003925DC"/>
     <w:rsid w:val="00392BD6"/>
+    <w:rsid w:val="00395C62"/>
     <w:rsid w:val="0039681C"/>
     <w:rsid w:val="00397070"/>
     <w:rsid w:val="0039785B"/>
+    <w:rsid w:val="003A1392"/>
     <w:rsid w:val="003A21EC"/>
     <w:rsid w:val="003A314E"/>
+    <w:rsid w:val="003A3483"/>
     <w:rsid w:val="003A3F1E"/>
+    <w:rsid w:val="003A5D93"/>
     <w:rsid w:val="003A79A2"/>
     <w:rsid w:val="003B13A6"/>
     <w:rsid w:val="003B2557"/>
     <w:rsid w:val="003B26D3"/>
     <w:rsid w:val="003B553F"/>
+    <w:rsid w:val="003B6A92"/>
     <w:rsid w:val="003C0912"/>
     <w:rsid w:val="003C113D"/>
     <w:rsid w:val="003C1B93"/>
     <w:rsid w:val="003C2EDB"/>
     <w:rsid w:val="003C3F96"/>
     <w:rsid w:val="003D105E"/>
     <w:rsid w:val="003D2791"/>
     <w:rsid w:val="003D597A"/>
     <w:rsid w:val="003D620C"/>
     <w:rsid w:val="003D78B9"/>
     <w:rsid w:val="003E0020"/>
+    <w:rsid w:val="003E0466"/>
     <w:rsid w:val="003E4A01"/>
     <w:rsid w:val="003E791D"/>
     <w:rsid w:val="003F124A"/>
     <w:rsid w:val="003F4011"/>
     <w:rsid w:val="003F7F80"/>
     <w:rsid w:val="00403A09"/>
     <w:rsid w:val="0040408D"/>
     <w:rsid w:val="0041389E"/>
+    <w:rsid w:val="00414032"/>
     <w:rsid w:val="00414D30"/>
     <w:rsid w:val="004156C7"/>
     <w:rsid w:val="00415711"/>
     <w:rsid w:val="00416612"/>
+    <w:rsid w:val="00416745"/>
     <w:rsid w:val="00420FE4"/>
     <w:rsid w:val="00422BC3"/>
     <w:rsid w:val="00422C58"/>
+    <w:rsid w:val="00422F85"/>
+    <w:rsid w:val="00427813"/>
     <w:rsid w:val="0043407A"/>
+    <w:rsid w:val="004349EB"/>
     <w:rsid w:val="00436B96"/>
     <w:rsid w:val="004410CF"/>
     <w:rsid w:val="00441C76"/>
+    <w:rsid w:val="00441FCD"/>
     <w:rsid w:val="00443FD0"/>
     <w:rsid w:val="004455D8"/>
     <w:rsid w:val="004463F0"/>
     <w:rsid w:val="0045186F"/>
     <w:rsid w:val="004520A1"/>
     <w:rsid w:val="0045568F"/>
     <w:rsid w:val="00456911"/>
     <w:rsid w:val="00460EEE"/>
     <w:rsid w:val="00461255"/>
+    <w:rsid w:val="00462484"/>
     <w:rsid w:val="00462626"/>
     <w:rsid w:val="00463EEF"/>
     <w:rsid w:val="00464569"/>
     <w:rsid w:val="00465C63"/>
     <w:rsid w:val="00466086"/>
     <w:rsid w:val="00467F4E"/>
     <w:rsid w:val="0047014C"/>
     <w:rsid w:val="00470974"/>
+    <w:rsid w:val="00470D4A"/>
     <w:rsid w:val="0047131F"/>
     <w:rsid w:val="00471583"/>
     <w:rsid w:val="00471599"/>
     <w:rsid w:val="0047370F"/>
     <w:rsid w:val="00475F3C"/>
     <w:rsid w:val="0048006A"/>
+    <w:rsid w:val="00482008"/>
     <w:rsid w:val="00482719"/>
     <w:rsid w:val="00485619"/>
     <w:rsid w:val="00487559"/>
     <w:rsid w:val="00491644"/>
     <w:rsid w:val="00492714"/>
+    <w:rsid w:val="00492BA3"/>
+    <w:rsid w:val="00494C02"/>
     <w:rsid w:val="004978E0"/>
+    <w:rsid w:val="004A12FB"/>
     <w:rsid w:val="004A1D7F"/>
     <w:rsid w:val="004A5D0D"/>
     <w:rsid w:val="004B2F10"/>
     <w:rsid w:val="004B5003"/>
     <w:rsid w:val="004B59DC"/>
     <w:rsid w:val="004C10AE"/>
+    <w:rsid w:val="004C1262"/>
     <w:rsid w:val="004C547A"/>
     <w:rsid w:val="004C7FB1"/>
     <w:rsid w:val="004D0B33"/>
     <w:rsid w:val="004D2574"/>
+    <w:rsid w:val="004D2706"/>
     <w:rsid w:val="004D2B20"/>
+    <w:rsid w:val="004E276A"/>
+    <w:rsid w:val="004E476E"/>
     <w:rsid w:val="004E628F"/>
     <w:rsid w:val="004F0DB1"/>
     <w:rsid w:val="004F179E"/>
     <w:rsid w:val="004F2109"/>
     <w:rsid w:val="004F2B28"/>
     <w:rsid w:val="004F2C04"/>
     <w:rsid w:val="004F4E91"/>
     <w:rsid w:val="004F53AF"/>
     <w:rsid w:val="004F6491"/>
     <w:rsid w:val="004F6522"/>
+    <w:rsid w:val="00500662"/>
     <w:rsid w:val="00500C48"/>
     <w:rsid w:val="0050461E"/>
     <w:rsid w:val="0050468D"/>
     <w:rsid w:val="00506257"/>
     <w:rsid w:val="005063DE"/>
     <w:rsid w:val="005063F6"/>
     <w:rsid w:val="00507593"/>
+    <w:rsid w:val="00507914"/>
+    <w:rsid w:val="0051135A"/>
     <w:rsid w:val="00512E4E"/>
+    <w:rsid w:val="005223F5"/>
     <w:rsid w:val="005234F3"/>
+    <w:rsid w:val="005239B7"/>
     <w:rsid w:val="005279CC"/>
     <w:rsid w:val="00527A10"/>
     <w:rsid w:val="005303CA"/>
+    <w:rsid w:val="00534521"/>
     <w:rsid w:val="00534D7A"/>
+    <w:rsid w:val="00536018"/>
     <w:rsid w:val="0053708B"/>
     <w:rsid w:val="00537254"/>
     <w:rsid w:val="00540F9A"/>
     <w:rsid w:val="00543C66"/>
+    <w:rsid w:val="00545FB6"/>
     <w:rsid w:val="005460CB"/>
     <w:rsid w:val="0055223C"/>
     <w:rsid w:val="005527CB"/>
     <w:rsid w:val="00555BCF"/>
     <w:rsid w:val="00556D18"/>
     <w:rsid w:val="00562429"/>
     <w:rsid w:val="005631CE"/>
+    <w:rsid w:val="005655B6"/>
     <w:rsid w:val="005655EF"/>
     <w:rsid w:val="0056665D"/>
+    <w:rsid w:val="005678EF"/>
     <w:rsid w:val="00567BF3"/>
     <w:rsid w:val="00567F76"/>
     <w:rsid w:val="0057002E"/>
     <w:rsid w:val="0057240B"/>
     <w:rsid w:val="005730B8"/>
     <w:rsid w:val="00574E3F"/>
     <w:rsid w:val="00576ECC"/>
     <w:rsid w:val="00577019"/>
     <w:rsid w:val="00577F58"/>
     <w:rsid w:val="005814CD"/>
     <w:rsid w:val="0058181E"/>
     <w:rsid w:val="00583901"/>
     <w:rsid w:val="00590372"/>
     <w:rsid w:val="00591FC4"/>
     <w:rsid w:val="00596237"/>
     <w:rsid w:val="0059670D"/>
     <w:rsid w:val="00596EA2"/>
     <w:rsid w:val="005A0728"/>
     <w:rsid w:val="005A09A6"/>
     <w:rsid w:val="005A0B7D"/>
     <w:rsid w:val="005A19DA"/>
+    <w:rsid w:val="005A2EAD"/>
     <w:rsid w:val="005A350D"/>
     <w:rsid w:val="005A49E7"/>
     <w:rsid w:val="005A7C9D"/>
     <w:rsid w:val="005B139E"/>
+    <w:rsid w:val="005B6DA6"/>
     <w:rsid w:val="005B7C35"/>
     <w:rsid w:val="005C15CC"/>
     <w:rsid w:val="005C1976"/>
     <w:rsid w:val="005C1D71"/>
     <w:rsid w:val="005C1F69"/>
     <w:rsid w:val="005C3B76"/>
     <w:rsid w:val="005C549E"/>
     <w:rsid w:val="005C6CD5"/>
     <w:rsid w:val="005C6D60"/>
     <w:rsid w:val="005C7851"/>
+    <w:rsid w:val="005C7874"/>
     <w:rsid w:val="005D0C40"/>
+    <w:rsid w:val="005D3111"/>
     <w:rsid w:val="005D5E29"/>
+    <w:rsid w:val="005D60B4"/>
     <w:rsid w:val="005D6225"/>
+    <w:rsid w:val="005D633D"/>
     <w:rsid w:val="005D6783"/>
     <w:rsid w:val="005E097C"/>
     <w:rsid w:val="005E2C3F"/>
     <w:rsid w:val="005E72D5"/>
     <w:rsid w:val="005F0231"/>
     <w:rsid w:val="005F0DFF"/>
     <w:rsid w:val="005F3F8B"/>
     <w:rsid w:val="005F5DDC"/>
     <w:rsid w:val="005F70DB"/>
     <w:rsid w:val="005F7AD4"/>
     <w:rsid w:val="0060096E"/>
     <w:rsid w:val="0060222C"/>
     <w:rsid w:val="00603BBC"/>
     <w:rsid w:val="00604708"/>
     <w:rsid w:val="0060495B"/>
     <w:rsid w:val="006100E1"/>
     <w:rsid w:val="00612597"/>
     <w:rsid w:val="0061495E"/>
     <w:rsid w:val="00614A09"/>
     <w:rsid w:val="00615E20"/>
     <w:rsid w:val="00615EBD"/>
     <w:rsid w:val="00617CF7"/>
     <w:rsid w:val="00620027"/>
     <w:rsid w:val="006239ED"/>
+    <w:rsid w:val="00626A0F"/>
     <w:rsid w:val="0062763D"/>
     <w:rsid w:val="00627BCE"/>
     <w:rsid w:val="006337AC"/>
     <w:rsid w:val="00633C0C"/>
     <w:rsid w:val="00633E1F"/>
     <w:rsid w:val="006341ED"/>
     <w:rsid w:val="006418CD"/>
+    <w:rsid w:val="00641A23"/>
+    <w:rsid w:val="00641E30"/>
+    <w:rsid w:val="00646117"/>
     <w:rsid w:val="006544D7"/>
+    <w:rsid w:val="006545B8"/>
     <w:rsid w:val="00656996"/>
+    <w:rsid w:val="00657482"/>
     <w:rsid w:val="006634B9"/>
     <w:rsid w:val="00664F5D"/>
     <w:rsid w:val="00664FBC"/>
     <w:rsid w:val="00665178"/>
     <w:rsid w:val="0066538A"/>
+    <w:rsid w:val="00670D1B"/>
     <w:rsid w:val="00671A39"/>
+    <w:rsid w:val="0067477A"/>
     <w:rsid w:val="00676880"/>
+    <w:rsid w:val="0068051B"/>
     <w:rsid w:val="00681CB7"/>
     <w:rsid w:val="006827B4"/>
     <w:rsid w:val="00684A3F"/>
     <w:rsid w:val="00693BC9"/>
     <w:rsid w:val="00693D4E"/>
+    <w:rsid w:val="00693FE7"/>
     <w:rsid w:val="0069588C"/>
     <w:rsid w:val="006967C2"/>
     <w:rsid w:val="00696CA7"/>
     <w:rsid w:val="00697E96"/>
+    <w:rsid w:val="006A18A3"/>
     <w:rsid w:val="006A20DA"/>
     <w:rsid w:val="006B235A"/>
     <w:rsid w:val="006B4B5C"/>
     <w:rsid w:val="006B60FA"/>
     <w:rsid w:val="006B6F15"/>
     <w:rsid w:val="006C028B"/>
     <w:rsid w:val="006C146E"/>
     <w:rsid w:val="006C2CC8"/>
+    <w:rsid w:val="006C3F10"/>
+    <w:rsid w:val="006C4CC4"/>
     <w:rsid w:val="006C5B47"/>
+    <w:rsid w:val="006C7BC3"/>
     <w:rsid w:val="006D0B03"/>
     <w:rsid w:val="006D1EDB"/>
+    <w:rsid w:val="006D439D"/>
+    <w:rsid w:val="006D5371"/>
     <w:rsid w:val="006D59F0"/>
     <w:rsid w:val="006D6252"/>
     <w:rsid w:val="006D7E4F"/>
     <w:rsid w:val="006E0F1A"/>
     <w:rsid w:val="006E1F59"/>
     <w:rsid w:val="006E4C3F"/>
     <w:rsid w:val="006E4E77"/>
     <w:rsid w:val="006E525E"/>
     <w:rsid w:val="006E63F1"/>
     <w:rsid w:val="006F1744"/>
+    <w:rsid w:val="006F2E16"/>
+    <w:rsid w:val="006F32A6"/>
     <w:rsid w:val="006F5C81"/>
     <w:rsid w:val="006F6A7B"/>
     <w:rsid w:val="006F6FC5"/>
     <w:rsid w:val="006F704B"/>
     <w:rsid w:val="00704D9B"/>
+    <w:rsid w:val="007108CF"/>
     <w:rsid w:val="00711E3B"/>
     <w:rsid w:val="007122E9"/>
     <w:rsid w:val="0071464E"/>
     <w:rsid w:val="00716598"/>
     <w:rsid w:val="00721C38"/>
     <w:rsid w:val="00725C40"/>
     <w:rsid w:val="007270DE"/>
     <w:rsid w:val="00727820"/>
+    <w:rsid w:val="00730F57"/>
     <w:rsid w:val="00732021"/>
     <w:rsid w:val="0073245E"/>
     <w:rsid w:val="00733E26"/>
+    <w:rsid w:val="00741506"/>
+    <w:rsid w:val="007458EE"/>
     <w:rsid w:val="0075297F"/>
     <w:rsid w:val="00752F33"/>
     <w:rsid w:val="00754681"/>
     <w:rsid w:val="007556E6"/>
+    <w:rsid w:val="007565EA"/>
     <w:rsid w:val="00756F67"/>
     <w:rsid w:val="00767366"/>
     <w:rsid w:val="00770082"/>
+    <w:rsid w:val="007700A2"/>
     <w:rsid w:val="00772E06"/>
     <w:rsid w:val="0077395A"/>
     <w:rsid w:val="007740A4"/>
     <w:rsid w:val="00774523"/>
     <w:rsid w:val="00777646"/>
+    <w:rsid w:val="00777E8D"/>
     <w:rsid w:val="00780CC0"/>
+    <w:rsid w:val="00782759"/>
     <w:rsid w:val="00783900"/>
     <w:rsid w:val="00784499"/>
     <w:rsid w:val="00784883"/>
     <w:rsid w:val="00785720"/>
     <w:rsid w:val="00785F1C"/>
+    <w:rsid w:val="007864F0"/>
     <w:rsid w:val="007869EA"/>
     <w:rsid w:val="00795A6A"/>
     <w:rsid w:val="00795E26"/>
+    <w:rsid w:val="00796204"/>
     <w:rsid w:val="00797CD8"/>
     <w:rsid w:val="007A2C55"/>
     <w:rsid w:val="007A3EF4"/>
     <w:rsid w:val="007A6AA1"/>
     <w:rsid w:val="007B1A47"/>
     <w:rsid w:val="007B1D32"/>
     <w:rsid w:val="007B204F"/>
     <w:rsid w:val="007B3CCA"/>
     <w:rsid w:val="007B5450"/>
     <w:rsid w:val="007B6396"/>
     <w:rsid w:val="007B7FCC"/>
     <w:rsid w:val="007C0659"/>
     <w:rsid w:val="007C092A"/>
+    <w:rsid w:val="007C31F5"/>
+    <w:rsid w:val="007C5BE2"/>
     <w:rsid w:val="007D0235"/>
     <w:rsid w:val="007D2A1F"/>
     <w:rsid w:val="007D3DEC"/>
     <w:rsid w:val="007D4117"/>
     <w:rsid w:val="007D53E7"/>
     <w:rsid w:val="007D5D50"/>
     <w:rsid w:val="007E48B2"/>
     <w:rsid w:val="007F0AB9"/>
     <w:rsid w:val="007F0E39"/>
     <w:rsid w:val="007F2B63"/>
     <w:rsid w:val="007F3294"/>
     <w:rsid w:val="007F32AF"/>
     <w:rsid w:val="007F3C63"/>
     <w:rsid w:val="008011BF"/>
     <w:rsid w:val="00810BE7"/>
     <w:rsid w:val="00816879"/>
     <w:rsid w:val="00817784"/>
     <w:rsid w:val="00820110"/>
     <w:rsid w:val="00820781"/>
     <w:rsid w:val="00830C3D"/>
     <w:rsid w:val="00831AC1"/>
     <w:rsid w:val="00832D3B"/>
     <w:rsid w:val="00835B43"/>
     <w:rsid w:val="008407D5"/>
     <w:rsid w:val="00842558"/>
     <w:rsid w:val="008469E5"/>
     <w:rsid w:val="00847DA4"/>
     <w:rsid w:val="00850562"/>
     <w:rsid w:val="00851A3E"/>
     <w:rsid w:val="00861DB8"/>
     <w:rsid w:val="00862086"/>
     <w:rsid w:val="00862D16"/>
     <w:rsid w:val="0086369C"/>
+    <w:rsid w:val="00865262"/>
     <w:rsid w:val="00873319"/>
     <w:rsid w:val="008733EC"/>
     <w:rsid w:val="00877CE0"/>
+    <w:rsid w:val="00880998"/>
     <w:rsid w:val="008829FA"/>
     <w:rsid w:val="00883B86"/>
     <w:rsid w:val="00884415"/>
+    <w:rsid w:val="0088665E"/>
     <w:rsid w:val="00886850"/>
     <w:rsid w:val="00887FA7"/>
     <w:rsid w:val="00890F8A"/>
     <w:rsid w:val="00893906"/>
     <w:rsid w:val="00893B85"/>
     <w:rsid w:val="008A1B06"/>
     <w:rsid w:val="008A1B57"/>
     <w:rsid w:val="008A1D8F"/>
     <w:rsid w:val="008A25A0"/>
     <w:rsid w:val="008A49D7"/>
+    <w:rsid w:val="008A51C0"/>
     <w:rsid w:val="008A7545"/>
     <w:rsid w:val="008A792B"/>
     <w:rsid w:val="008A7F8E"/>
     <w:rsid w:val="008B1A2E"/>
     <w:rsid w:val="008B3CA2"/>
     <w:rsid w:val="008B3F88"/>
     <w:rsid w:val="008B6D6A"/>
     <w:rsid w:val="008B7B57"/>
     <w:rsid w:val="008C4033"/>
     <w:rsid w:val="008C4AE7"/>
     <w:rsid w:val="008C6435"/>
     <w:rsid w:val="008C761B"/>
     <w:rsid w:val="008C778E"/>
     <w:rsid w:val="008D17AB"/>
     <w:rsid w:val="008D34D9"/>
     <w:rsid w:val="008D49C6"/>
     <w:rsid w:val="008D5C4C"/>
     <w:rsid w:val="008D6947"/>
     <w:rsid w:val="008D6CBA"/>
     <w:rsid w:val="008E04A8"/>
     <w:rsid w:val="008E1393"/>
     <w:rsid w:val="008E2247"/>
     <w:rsid w:val="008E4D12"/>
+    <w:rsid w:val="008E7A95"/>
     <w:rsid w:val="008F01C5"/>
     <w:rsid w:val="008F0ADC"/>
     <w:rsid w:val="008F3F50"/>
     <w:rsid w:val="008F6373"/>
+    <w:rsid w:val="008F68E9"/>
     <w:rsid w:val="008F7EB9"/>
+    <w:rsid w:val="00901CBC"/>
     <w:rsid w:val="0090587A"/>
+    <w:rsid w:val="00905A99"/>
     <w:rsid w:val="00906D53"/>
     <w:rsid w:val="00907894"/>
     <w:rsid w:val="00910334"/>
     <w:rsid w:val="00911465"/>
     <w:rsid w:val="009134E6"/>
+    <w:rsid w:val="0091595C"/>
     <w:rsid w:val="00917358"/>
     <w:rsid w:val="0091762D"/>
     <w:rsid w:val="009208C4"/>
     <w:rsid w:val="009224B0"/>
     <w:rsid w:val="009307CE"/>
     <w:rsid w:val="00931C38"/>
     <w:rsid w:val="00931FEA"/>
     <w:rsid w:val="00932B6D"/>
     <w:rsid w:val="00933590"/>
     <w:rsid w:val="00934F0C"/>
+    <w:rsid w:val="00935344"/>
+    <w:rsid w:val="00940BA7"/>
     <w:rsid w:val="0094260C"/>
     <w:rsid w:val="009433D5"/>
+    <w:rsid w:val="00943584"/>
     <w:rsid w:val="009438F2"/>
     <w:rsid w:val="00952FA4"/>
     <w:rsid w:val="00953CD4"/>
     <w:rsid w:val="00956D73"/>
     <w:rsid w:val="00957CCF"/>
     <w:rsid w:val="0096038A"/>
     <w:rsid w:val="0096050C"/>
     <w:rsid w:val="00960E18"/>
     <w:rsid w:val="0096114D"/>
     <w:rsid w:val="00964872"/>
     <w:rsid w:val="009668CA"/>
     <w:rsid w:val="00973D76"/>
     <w:rsid w:val="00976F77"/>
     <w:rsid w:val="009804F6"/>
     <w:rsid w:val="00982A0C"/>
     <w:rsid w:val="00982F24"/>
+    <w:rsid w:val="00983962"/>
     <w:rsid w:val="009858D5"/>
     <w:rsid w:val="009865CA"/>
+    <w:rsid w:val="00986A62"/>
     <w:rsid w:val="00987AEC"/>
     <w:rsid w:val="00996900"/>
     <w:rsid w:val="00997A44"/>
     <w:rsid w:val="009A1547"/>
     <w:rsid w:val="009A2AB1"/>
     <w:rsid w:val="009A32ED"/>
     <w:rsid w:val="009A51BF"/>
     <w:rsid w:val="009A54EE"/>
     <w:rsid w:val="009B0AE1"/>
     <w:rsid w:val="009B189B"/>
+    <w:rsid w:val="009B20FC"/>
     <w:rsid w:val="009B2D5E"/>
     <w:rsid w:val="009B6ADC"/>
     <w:rsid w:val="009B6B18"/>
     <w:rsid w:val="009C2303"/>
     <w:rsid w:val="009C4742"/>
     <w:rsid w:val="009C4A59"/>
     <w:rsid w:val="009C740C"/>
     <w:rsid w:val="009D088D"/>
+    <w:rsid w:val="009D21DD"/>
     <w:rsid w:val="009D3AED"/>
     <w:rsid w:val="009D3E13"/>
     <w:rsid w:val="009D4596"/>
     <w:rsid w:val="009D626D"/>
     <w:rsid w:val="009D7854"/>
     <w:rsid w:val="009D7A50"/>
     <w:rsid w:val="009E0DEA"/>
     <w:rsid w:val="009E1FB1"/>
     <w:rsid w:val="009E67E1"/>
+    <w:rsid w:val="009F2E28"/>
     <w:rsid w:val="009F486D"/>
     <w:rsid w:val="009F53D6"/>
     <w:rsid w:val="009F72CB"/>
+    <w:rsid w:val="00A0464D"/>
     <w:rsid w:val="00A0521F"/>
     <w:rsid w:val="00A10919"/>
     <w:rsid w:val="00A115DD"/>
     <w:rsid w:val="00A120F4"/>
     <w:rsid w:val="00A14C24"/>
     <w:rsid w:val="00A157B2"/>
     <w:rsid w:val="00A16FC1"/>
     <w:rsid w:val="00A17D2B"/>
     <w:rsid w:val="00A20306"/>
     <w:rsid w:val="00A20B07"/>
     <w:rsid w:val="00A31214"/>
     <w:rsid w:val="00A323C0"/>
+    <w:rsid w:val="00A36CCF"/>
     <w:rsid w:val="00A4041F"/>
     <w:rsid w:val="00A4088F"/>
     <w:rsid w:val="00A412C6"/>
     <w:rsid w:val="00A42EA4"/>
     <w:rsid w:val="00A44127"/>
     <w:rsid w:val="00A44957"/>
     <w:rsid w:val="00A46498"/>
     <w:rsid w:val="00A515AD"/>
     <w:rsid w:val="00A51A2D"/>
     <w:rsid w:val="00A54DE4"/>
     <w:rsid w:val="00A63D24"/>
     <w:rsid w:val="00A65284"/>
     <w:rsid w:val="00A65705"/>
     <w:rsid w:val="00A67E57"/>
     <w:rsid w:val="00A73DA6"/>
     <w:rsid w:val="00A750D8"/>
     <w:rsid w:val="00A86CDC"/>
     <w:rsid w:val="00A87493"/>
     <w:rsid w:val="00A9196D"/>
     <w:rsid w:val="00A91F70"/>
     <w:rsid w:val="00A94016"/>
     <w:rsid w:val="00A94CBB"/>
     <w:rsid w:val="00AA068A"/>
     <w:rsid w:val="00AA369B"/>
     <w:rsid w:val="00AA4DBB"/>
     <w:rsid w:val="00AB0B00"/>
     <w:rsid w:val="00AB1326"/>
     <w:rsid w:val="00AC232A"/>
     <w:rsid w:val="00AC4A35"/>
     <w:rsid w:val="00AC5496"/>
     <w:rsid w:val="00AC5B44"/>
     <w:rsid w:val="00AD119C"/>
     <w:rsid w:val="00AD1A6C"/>
     <w:rsid w:val="00AD3C2D"/>
     <w:rsid w:val="00AD3C4F"/>
     <w:rsid w:val="00AE16E6"/>
     <w:rsid w:val="00AE3116"/>
+    <w:rsid w:val="00AE4083"/>
     <w:rsid w:val="00AF48FF"/>
     <w:rsid w:val="00AF4E90"/>
     <w:rsid w:val="00B02E5C"/>
+    <w:rsid w:val="00B02FC8"/>
     <w:rsid w:val="00B050DA"/>
     <w:rsid w:val="00B05754"/>
     <w:rsid w:val="00B0587A"/>
     <w:rsid w:val="00B0612C"/>
     <w:rsid w:val="00B065E1"/>
     <w:rsid w:val="00B07427"/>
+    <w:rsid w:val="00B10346"/>
     <w:rsid w:val="00B10AE3"/>
     <w:rsid w:val="00B11747"/>
     <w:rsid w:val="00B11844"/>
     <w:rsid w:val="00B1394D"/>
     <w:rsid w:val="00B14D6D"/>
+    <w:rsid w:val="00B16007"/>
     <w:rsid w:val="00B175D1"/>
     <w:rsid w:val="00B20619"/>
     <w:rsid w:val="00B22438"/>
     <w:rsid w:val="00B24CB2"/>
     <w:rsid w:val="00B270FA"/>
     <w:rsid w:val="00B3534A"/>
+    <w:rsid w:val="00B355B9"/>
     <w:rsid w:val="00B35E59"/>
     <w:rsid w:val="00B37196"/>
     <w:rsid w:val="00B373F9"/>
     <w:rsid w:val="00B41300"/>
     <w:rsid w:val="00B43467"/>
     <w:rsid w:val="00B43A88"/>
+    <w:rsid w:val="00B43AEC"/>
     <w:rsid w:val="00B4525C"/>
     <w:rsid w:val="00B455A7"/>
     <w:rsid w:val="00B50D72"/>
     <w:rsid w:val="00B5213A"/>
+    <w:rsid w:val="00B5587A"/>
+    <w:rsid w:val="00B60092"/>
+    <w:rsid w:val="00B6265D"/>
+    <w:rsid w:val="00B62C86"/>
     <w:rsid w:val="00B67E68"/>
     <w:rsid w:val="00B74C8E"/>
     <w:rsid w:val="00B76EC7"/>
     <w:rsid w:val="00B80E3F"/>
     <w:rsid w:val="00B82031"/>
+    <w:rsid w:val="00B831F4"/>
     <w:rsid w:val="00B85E6A"/>
     <w:rsid w:val="00B86017"/>
     <w:rsid w:val="00B87AD1"/>
     <w:rsid w:val="00B90494"/>
     <w:rsid w:val="00B909A2"/>
     <w:rsid w:val="00B91661"/>
+    <w:rsid w:val="00B92D1C"/>
     <w:rsid w:val="00B952F0"/>
     <w:rsid w:val="00B95954"/>
     <w:rsid w:val="00BA0E22"/>
     <w:rsid w:val="00BA1CA7"/>
+    <w:rsid w:val="00BA5010"/>
     <w:rsid w:val="00BA5D81"/>
     <w:rsid w:val="00BB1C24"/>
     <w:rsid w:val="00BB302B"/>
     <w:rsid w:val="00BB70F7"/>
     <w:rsid w:val="00BC14F9"/>
     <w:rsid w:val="00BC207A"/>
+    <w:rsid w:val="00BC2564"/>
     <w:rsid w:val="00BC3428"/>
+    <w:rsid w:val="00BC73FE"/>
     <w:rsid w:val="00BD0E0C"/>
+    <w:rsid w:val="00BD23AE"/>
     <w:rsid w:val="00BD4730"/>
     <w:rsid w:val="00BD516A"/>
+    <w:rsid w:val="00BD53F3"/>
     <w:rsid w:val="00BD6715"/>
+    <w:rsid w:val="00BD6B09"/>
     <w:rsid w:val="00BE18A3"/>
+    <w:rsid w:val="00BE4B03"/>
     <w:rsid w:val="00BE5C83"/>
     <w:rsid w:val="00BE619B"/>
     <w:rsid w:val="00BE79A0"/>
     <w:rsid w:val="00BE7BAF"/>
     <w:rsid w:val="00BF09DA"/>
     <w:rsid w:val="00BF1168"/>
     <w:rsid w:val="00BF3846"/>
     <w:rsid w:val="00BF40AA"/>
     <w:rsid w:val="00BF4BEA"/>
+    <w:rsid w:val="00BF6582"/>
     <w:rsid w:val="00BF6707"/>
     <w:rsid w:val="00C025F2"/>
     <w:rsid w:val="00C030C4"/>
     <w:rsid w:val="00C04C81"/>
     <w:rsid w:val="00C107D8"/>
     <w:rsid w:val="00C12503"/>
     <w:rsid w:val="00C2712B"/>
     <w:rsid w:val="00C30693"/>
+    <w:rsid w:val="00C30DD7"/>
     <w:rsid w:val="00C34FF8"/>
     <w:rsid w:val="00C35F1F"/>
+    <w:rsid w:val="00C37ADE"/>
     <w:rsid w:val="00C41AB9"/>
     <w:rsid w:val="00C41D21"/>
     <w:rsid w:val="00C42667"/>
+    <w:rsid w:val="00C45A74"/>
     <w:rsid w:val="00C45E04"/>
     <w:rsid w:val="00C47C76"/>
     <w:rsid w:val="00C53D32"/>
     <w:rsid w:val="00C61A9B"/>
     <w:rsid w:val="00C6393C"/>
     <w:rsid w:val="00C6544F"/>
     <w:rsid w:val="00C74595"/>
     <w:rsid w:val="00C81780"/>
     <w:rsid w:val="00C835E1"/>
     <w:rsid w:val="00C86115"/>
+    <w:rsid w:val="00C86A1E"/>
     <w:rsid w:val="00C903B5"/>
     <w:rsid w:val="00C90C92"/>
     <w:rsid w:val="00C9148C"/>
     <w:rsid w:val="00C9206D"/>
     <w:rsid w:val="00C92743"/>
     <w:rsid w:val="00C935C3"/>
+    <w:rsid w:val="00CA2625"/>
+    <w:rsid w:val="00CA2AD7"/>
+    <w:rsid w:val="00CA3D7C"/>
     <w:rsid w:val="00CA44C5"/>
+    <w:rsid w:val="00CA5586"/>
     <w:rsid w:val="00CA688E"/>
     <w:rsid w:val="00CA6959"/>
     <w:rsid w:val="00CA7DA7"/>
     <w:rsid w:val="00CB0A09"/>
     <w:rsid w:val="00CB393D"/>
     <w:rsid w:val="00CB60F5"/>
     <w:rsid w:val="00CC115E"/>
     <w:rsid w:val="00CC2FF1"/>
     <w:rsid w:val="00CC325C"/>
     <w:rsid w:val="00CD5770"/>
     <w:rsid w:val="00CE5E2E"/>
     <w:rsid w:val="00CE78F7"/>
     <w:rsid w:val="00CF1818"/>
     <w:rsid w:val="00CF1E41"/>
     <w:rsid w:val="00CF2B29"/>
     <w:rsid w:val="00CF2BEE"/>
     <w:rsid w:val="00CF39DE"/>
     <w:rsid w:val="00CF546D"/>
     <w:rsid w:val="00D000FC"/>
     <w:rsid w:val="00D018B6"/>
     <w:rsid w:val="00D03F85"/>
     <w:rsid w:val="00D10D56"/>
+    <w:rsid w:val="00D113B9"/>
     <w:rsid w:val="00D120C2"/>
     <w:rsid w:val="00D15004"/>
     <w:rsid w:val="00D1597F"/>
     <w:rsid w:val="00D20038"/>
     <w:rsid w:val="00D20299"/>
     <w:rsid w:val="00D279EC"/>
     <w:rsid w:val="00D33265"/>
     <w:rsid w:val="00D35BDA"/>
     <w:rsid w:val="00D36F8C"/>
     <w:rsid w:val="00D45AAC"/>
     <w:rsid w:val="00D46DFB"/>
     <w:rsid w:val="00D470DC"/>
     <w:rsid w:val="00D47238"/>
+    <w:rsid w:val="00D546CE"/>
     <w:rsid w:val="00D56779"/>
     <w:rsid w:val="00D57A55"/>
     <w:rsid w:val="00D62C01"/>
+    <w:rsid w:val="00D62F17"/>
     <w:rsid w:val="00D64A4E"/>
     <w:rsid w:val="00D66E20"/>
     <w:rsid w:val="00D67A50"/>
     <w:rsid w:val="00D70364"/>
     <w:rsid w:val="00D7319D"/>
     <w:rsid w:val="00D73B73"/>
+    <w:rsid w:val="00D74F81"/>
     <w:rsid w:val="00D75A76"/>
     <w:rsid w:val="00D762CC"/>
     <w:rsid w:val="00D76CDF"/>
+    <w:rsid w:val="00D76CE0"/>
     <w:rsid w:val="00D80312"/>
     <w:rsid w:val="00D822D7"/>
     <w:rsid w:val="00D85FAC"/>
     <w:rsid w:val="00D861A9"/>
     <w:rsid w:val="00D87C16"/>
     <w:rsid w:val="00D9173C"/>
     <w:rsid w:val="00D91A5B"/>
+    <w:rsid w:val="00D92025"/>
     <w:rsid w:val="00DA04B0"/>
     <w:rsid w:val="00DA3AC8"/>
+    <w:rsid w:val="00DA4113"/>
     <w:rsid w:val="00DA4823"/>
     <w:rsid w:val="00DA637A"/>
     <w:rsid w:val="00DA7C12"/>
     <w:rsid w:val="00DB1031"/>
     <w:rsid w:val="00DB295B"/>
     <w:rsid w:val="00DB498A"/>
     <w:rsid w:val="00DB4F4B"/>
     <w:rsid w:val="00DB77F8"/>
     <w:rsid w:val="00DB7DC8"/>
     <w:rsid w:val="00DC0A1E"/>
     <w:rsid w:val="00DC141F"/>
     <w:rsid w:val="00DC30E3"/>
     <w:rsid w:val="00DC55B1"/>
     <w:rsid w:val="00DC63A8"/>
     <w:rsid w:val="00DD5A9E"/>
     <w:rsid w:val="00DD7FFD"/>
     <w:rsid w:val="00DE06B1"/>
     <w:rsid w:val="00DE0A02"/>
     <w:rsid w:val="00DE1F98"/>
     <w:rsid w:val="00DE64E5"/>
     <w:rsid w:val="00DF3449"/>
+    <w:rsid w:val="00E01A41"/>
     <w:rsid w:val="00E0209A"/>
     <w:rsid w:val="00E028BC"/>
     <w:rsid w:val="00E03C76"/>
     <w:rsid w:val="00E057AE"/>
+    <w:rsid w:val="00E06826"/>
     <w:rsid w:val="00E13141"/>
     <w:rsid w:val="00E17399"/>
     <w:rsid w:val="00E20A32"/>
     <w:rsid w:val="00E21BD4"/>
     <w:rsid w:val="00E24BFC"/>
     <w:rsid w:val="00E26EEC"/>
     <w:rsid w:val="00E30135"/>
     <w:rsid w:val="00E31161"/>
     <w:rsid w:val="00E31C32"/>
     <w:rsid w:val="00E31E26"/>
     <w:rsid w:val="00E35236"/>
     <w:rsid w:val="00E35B6F"/>
     <w:rsid w:val="00E36071"/>
     <w:rsid w:val="00E37C12"/>
     <w:rsid w:val="00E42254"/>
     <w:rsid w:val="00E45561"/>
     <w:rsid w:val="00E4725D"/>
     <w:rsid w:val="00E50AF9"/>
     <w:rsid w:val="00E512E4"/>
     <w:rsid w:val="00E53D51"/>
     <w:rsid w:val="00E549FE"/>
     <w:rsid w:val="00E607EC"/>
+    <w:rsid w:val="00E609D1"/>
     <w:rsid w:val="00E60D1C"/>
     <w:rsid w:val="00E63EF6"/>
     <w:rsid w:val="00E64D05"/>
     <w:rsid w:val="00E662E4"/>
+    <w:rsid w:val="00E66ECE"/>
     <w:rsid w:val="00E66FA8"/>
     <w:rsid w:val="00E716F6"/>
     <w:rsid w:val="00E7744A"/>
     <w:rsid w:val="00E82CAC"/>
     <w:rsid w:val="00E91500"/>
+    <w:rsid w:val="00E922EA"/>
     <w:rsid w:val="00E9258E"/>
     <w:rsid w:val="00E92C82"/>
+    <w:rsid w:val="00E93D51"/>
     <w:rsid w:val="00E952E0"/>
+    <w:rsid w:val="00EA2648"/>
+    <w:rsid w:val="00EA57B9"/>
     <w:rsid w:val="00EA5E01"/>
     <w:rsid w:val="00EA5E5E"/>
     <w:rsid w:val="00EA73AF"/>
     <w:rsid w:val="00EB01A7"/>
     <w:rsid w:val="00EB0705"/>
     <w:rsid w:val="00EB2969"/>
+    <w:rsid w:val="00EB44DB"/>
     <w:rsid w:val="00EC0E91"/>
     <w:rsid w:val="00EC2939"/>
     <w:rsid w:val="00EC3EEB"/>
     <w:rsid w:val="00ED02F7"/>
     <w:rsid w:val="00ED471F"/>
     <w:rsid w:val="00ED4B70"/>
+    <w:rsid w:val="00ED4EB7"/>
     <w:rsid w:val="00EE1393"/>
     <w:rsid w:val="00EE3BD1"/>
     <w:rsid w:val="00EE742A"/>
     <w:rsid w:val="00EF1A81"/>
     <w:rsid w:val="00EF36A7"/>
     <w:rsid w:val="00EF48CC"/>
     <w:rsid w:val="00EF6EA6"/>
     <w:rsid w:val="00F00050"/>
     <w:rsid w:val="00F02D26"/>
     <w:rsid w:val="00F03676"/>
     <w:rsid w:val="00F072C9"/>
     <w:rsid w:val="00F07C5A"/>
     <w:rsid w:val="00F07CC6"/>
     <w:rsid w:val="00F1217B"/>
     <w:rsid w:val="00F12714"/>
     <w:rsid w:val="00F14828"/>
     <w:rsid w:val="00F15498"/>
     <w:rsid w:val="00F2156D"/>
+    <w:rsid w:val="00F22140"/>
     <w:rsid w:val="00F2553A"/>
     <w:rsid w:val="00F25D9E"/>
     <w:rsid w:val="00F27D8D"/>
     <w:rsid w:val="00F31415"/>
     <w:rsid w:val="00F350A7"/>
     <w:rsid w:val="00F370C7"/>
     <w:rsid w:val="00F40EC1"/>
     <w:rsid w:val="00F41BE3"/>
     <w:rsid w:val="00F41E69"/>
+    <w:rsid w:val="00F42310"/>
     <w:rsid w:val="00F43552"/>
     <w:rsid w:val="00F4526F"/>
     <w:rsid w:val="00F478E4"/>
     <w:rsid w:val="00F51C4F"/>
     <w:rsid w:val="00F53EA6"/>
     <w:rsid w:val="00F54FF0"/>
     <w:rsid w:val="00F5596E"/>
+    <w:rsid w:val="00F55DF6"/>
+    <w:rsid w:val="00F5690D"/>
     <w:rsid w:val="00F57626"/>
     <w:rsid w:val="00F60775"/>
     <w:rsid w:val="00F60C0F"/>
     <w:rsid w:val="00F61975"/>
+    <w:rsid w:val="00F633E7"/>
     <w:rsid w:val="00F654BA"/>
+    <w:rsid w:val="00F705F8"/>
+    <w:rsid w:val="00F732A7"/>
     <w:rsid w:val="00F74662"/>
     <w:rsid w:val="00F749CD"/>
     <w:rsid w:val="00F74CA5"/>
     <w:rsid w:val="00F750BA"/>
     <w:rsid w:val="00F8232B"/>
+    <w:rsid w:val="00F826D2"/>
+    <w:rsid w:val="00F86273"/>
     <w:rsid w:val="00F86656"/>
     <w:rsid w:val="00F87371"/>
     <w:rsid w:val="00F87801"/>
     <w:rsid w:val="00F901EE"/>
     <w:rsid w:val="00F901F6"/>
     <w:rsid w:val="00F92FA3"/>
+    <w:rsid w:val="00F9365E"/>
     <w:rsid w:val="00F95C3E"/>
+    <w:rsid w:val="00F95E02"/>
     <w:rsid w:val="00F960F7"/>
     <w:rsid w:val="00F97388"/>
+    <w:rsid w:val="00F97F14"/>
     <w:rsid w:val="00FA0A27"/>
     <w:rsid w:val="00FA3424"/>
     <w:rsid w:val="00FA3F46"/>
     <w:rsid w:val="00FA5BC1"/>
     <w:rsid w:val="00FA6121"/>
     <w:rsid w:val="00FA66ED"/>
+    <w:rsid w:val="00FA7A5A"/>
     <w:rsid w:val="00FB10C6"/>
     <w:rsid w:val="00FB1C5C"/>
     <w:rsid w:val="00FB3A28"/>
+    <w:rsid w:val="00FB7A36"/>
     <w:rsid w:val="00FC3111"/>
     <w:rsid w:val="00FC5493"/>
     <w:rsid w:val="00FC5A51"/>
     <w:rsid w:val="00FC5BA6"/>
     <w:rsid w:val="00FC6BC3"/>
     <w:rsid w:val="00FC7389"/>
     <w:rsid w:val="00FC77F8"/>
     <w:rsid w:val="00FD1808"/>
     <w:rsid w:val="00FD1BED"/>
     <w:rsid w:val="00FD30B1"/>
     <w:rsid w:val="00FD4B14"/>
     <w:rsid w:val="00FD54AD"/>
     <w:rsid w:val="00FD68F7"/>
     <w:rsid w:val="00FD776D"/>
     <w:rsid w:val="00FD7DC6"/>
     <w:rsid w:val="00FE31E4"/>
     <w:rsid w:val="00FE3A93"/>
+    <w:rsid w:val="00FE50C4"/>
     <w:rsid w:val="00FF36CD"/>
     <w:rsid w:val="00FF60EC"/>
     <w:rsid w:val="00FF68F7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -18914,51 +22899,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00047AD9"/>
+    <w:rsid w:val="00940BA7"/>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00001623"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -19343,51 +23328,50 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A67E57"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A67E57"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002B388D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006B6F15"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A412C6"/>
     <w:rPr>
       <w:color w:val="808080"/>
@@ -19413,102 +23397,126 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Formatvorlage1">
     <w:name w:val="Formatvorlage1"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="0002309C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA5BC1"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KeinLeerraumZchn">
     <w:name w:val="Kein Leerraum Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="KeinLeerraum"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00324795"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A6577"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="29113053">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="91436931">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="98986479">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="490683575">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="548805822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -19516,77 +23524,103 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1113523180">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1257641700">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1288850704">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1299873002">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1346053432">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1613199430">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1648509847">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -19666,54 +23700,58 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1938097990">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
@@ -19747,103 +23785,50 @@
         </w:behaviors>
         <w:guid w:val="{CADF1A29-C24D-4F57-A0E9-29F9AC08BBCE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003E3B38" w:rsidRDefault="00916023" w:rsidP="00916023">
           <w:pPr>
             <w:pStyle w:val="FEB5F55D088A481CADDE0CF242BAEE7A21"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C697961684B040BEBEE2C3ADEBC1A3C6"/>
-[...51 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="1E9BEAF59C9B4A8E8415496EDEA2E443"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{57361306-11E0-4012-9D13-F6DF11F80DAD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003E3B38" w:rsidRDefault="00916023" w:rsidP="00916023">
           <w:pPr>
             <w:pStyle w:val="1E9BEAF59C9B4A8E8415496EDEA2E44319"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
@@ -19887,200 +23872,145 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="92479BC2774D4E06897D5479676D4146"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B42012CA-AF0C-42A2-90D4-C7276175D772}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00916023" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rFonts w:ascii="Open Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Open Sans" w:cs="Open Sans"/>
               <w:color w:val="808080"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
             </w:rPr>
             <w:t>elect an element.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5006BB29D8E447618CA1037AF62573F1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0B6A1721-D2BD-40C7-9FF7-90979DC90263}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00916023" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-[...33 lines deleted...]
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D4043F4EBC3D46FA833BFBA118C7159F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B5E5E6CC-2A53-4044-90F9-633875C4F133}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00916023" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2B20BCBCFA8E4D7EB17F49DE0C56955F"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6FEE2F14-07BD-4C41-BD11-181E3030E0F0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00916023" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E7022B40DD644D0CBF9C24CD3182F57E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6830065B-C174-4942-9B82-6E0FCCAE04E6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20096,59 +24026,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6607B143AFF24023913B431111632ADD"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{028C0966-9FE7-4EFF-8753-000110AA74EE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9CF4171DB614B14B4044CAB92AFBC28"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F9200928-3728-46F0-B17C-269EAA78562D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20164,59 +24089,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="45859EFFAB86424D991E8CF221979B42"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7A481717-1E3B-4821-BA82-8D9AD61855B2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B7FA864160244BBE8BB58EFF19E17F44"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{107269B7-FA87-4B8E-A6F0-F39BCAC5E5A2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20232,59 +24152,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2813B3629944A208193A7B6AA78267A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A49E75F9-D563-4E56-808C-55BD57876A8E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="64F7B2CFEEF24F5BBA87267147BAD10C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{669AB848-B593-4C43-8D59-1E30A8828D24}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20300,59 +24215,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="82D7272DDD694F498F6247A284896B6B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3DCB158D-A6CC-48D7-869F-403C43F5BCC6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6C4AD195658848C9AB909C69BBFD4058"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B5B11B8F-2863-47FC-B0BC-7BCCDAEC0C33}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20368,59 +24278,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7793C922171F4BA3B181631CC4A39F6A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8A1AE6D2-0BA1-49DF-BECB-BAF5FE8C2048}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F8F9D4C3F27F40419AE712BF6AC4E2CB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{20703C23-AA8A-4E9A-AB26-DD5207B625FD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20436,59 +24341,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5E8278A8208F465F936B9EDCF3AC84FA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FDFD4187-20BE-45FC-B29F-872F0BE61455}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9640F497F5FF4226A9DF9B228809CD58"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{39A632C9-069D-4163-BC6D-50BA70D48D6A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20504,59 +24404,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6F43519E68D84C83B06AF659C93AF8A4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6CBECC86-2FC1-4146-B48D-8AF1E4535F1A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E53426F297D14C7EB062C9C3C3F857FB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{61AB1241-B24E-408A-84F2-6A8F91A31616}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20572,59 +24467,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A75D434B35245D7865A8A33E00C4E6D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9EDB0029-94E8-4B97-BDB9-217C0C4A680D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3497E93E5BE24D59A0498545ECE29CF8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{305E77B2-BAA6-44C2-8444-DB6984BE4668}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20640,59 +24530,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40E6B345575E4EBAA2835B4FCF120E90"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5FE8B8F4-6120-4B33-91AA-26EEE1651831}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63CD6D5CB4CE4275A34A7209E5A974C3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4BE1B97E-06F8-411A-AB9B-653D4467F9BB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20708,59 +24593,54 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7391A6C3F65D4A5BB6482D07E8B36BC1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{73A89BBC-1E1C-4907-835D-30EB27ED59B4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A99C5CD5DFD94047900C1011EEDB4B42"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3D43E29F-3E30-4039-8405-B21C092EB410}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
@@ -20776,2789 +24656,2330 @@
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="37320D4C3C1E4D77A98CA41233121083"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F0FE2998-5B19-49A3-AE17-5D7016BA6176}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-[...68 lines deleted...]
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F6E782EA5A4644CCB4E2B54DB48A37C5"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2D330187-AF89-4EAF-9B0E-E6B78A8E42D3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="F6E782EA5A4644CCB4E2B54DB48A37C5"/>
+            <w:pStyle w:val="D3DC3A889C4E40CC8D557C9C1FDF658D"/>
           </w:pPr>
           <w:r w:rsidRPr="00225C8B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E46753EBA2994777B3D5EC373CD94ECE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E7A18F02-8DBF-4CD2-83D4-AD7812F9000F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D3DC3A889C4E40CC8D557C9C1FDF658D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B8422A13-839E-4C6A-9E75-D984257DB42C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="D3DC3A889C4E40CC8D557C9C1FDF658D"/>
+            <w:pStyle w:val="DB4DB243D1774D43AAE2601F4B06B6E8"/>
           </w:pPr>
           <w:r w:rsidRPr="00225C8B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B53D7DD478384A079EC9792B59C592AE"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{40687525-86C5-4144-9C75-178D2D5EB72C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-[...68 lines deleted...]
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DB4DB243D1774D43AAE2601F4B06B6E8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D1B14161-B926-4B5D-9A4A-CE63B012A6FA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="DB4DB243D1774D43AAE2601F4B06B6E8"/>
+            <w:pStyle w:val="F53908DE28104239935DCE311B0CB003"/>
           </w:pPr>
           <w:r w:rsidRPr="00225C8B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2CE07FD1F5A47C68D54B4675DA51E67"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{01F0E78D-5264-4157-B3CB-FF70F8BE98A8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8D6FD03C239F4322A32B0D325B9E31FB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{29DB10CD-8D54-442D-80BA-53C1031C4CE0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="8D6FD03C239F4322A32B0D325B9E31FB"/>
+            <w:pStyle w:val="F4BD8C108E144B8FA572EB345EAC9597"/>
           </w:pPr>
           <w:r w:rsidRPr="00225C8B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="180A80D8F2C84B04B08D5B222E282F0C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9E0214D-E5F2-4D75-B9B1-D1719510664F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-[...68 lines deleted...]
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F53908DE28104239935DCE311B0CB003"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38358E69-6922-492C-A557-B1BBCCED4B4F}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="F53908DE28104239935DCE311B0CB003"/>
+            <w:pStyle w:val="737E0FF380C54840A231A029B9347DA8"/>
           </w:pPr>
           <w:r w:rsidRPr="00225C8B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5A4EB026EF4C4AA698A287796941521D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{430EDEE6-25A2-4C3A-A25E-9008882816D8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00125F15" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F4BD8C108E144B8FA572EB345EAC9597"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{83E71878-0178-49A3-96A6-204D2660EA0B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="F4BD8C108E144B8FA572EB345EAC9597"/>
+            <w:pStyle w:val="79D63A2551E34A71A0F83A9D244FCC3D"/>
           </w:pPr>
           <w:r w:rsidRPr="00225C8B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="371E679A10174DCC9B5A0E3045DDD8FB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C7B0E863-8B39-4D42-AB6B-46954114CA0A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9AE17FC5D1F849438FAC494760CB58D1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4890FA55-F68E-4F31-AC82-49536F57DC82}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="9AE17FC5D1F849438FAC494760CB58D1"/>
+            <w:pStyle w:val="EEBF7AD802C84E78AF785EF8A179E6BB"/>
           </w:pPr>
           <w:r w:rsidRPr="00225C8B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3CB724EA2EAF4A08A5ACFB5EE1F607CA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{866C072E-D678-4C10-A26B-C6F4108E8165}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="737E0FF380C54840A231A029B9347DA8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E06CD47C-60AF-40B9-9242-B5EADC5B23D0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="737E0FF380C54840A231A029B9347DA8"/>
+            <w:pStyle w:val="72428E22C0B145EA969ED2DB164AF5CA"/>
           </w:pPr>
           <w:r w:rsidRPr="00225C8B">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                                         </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="72BC688F36C6475DAAC8487606B33B79"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{83C9C77C-CE76-4D15-B1B7-F7E2B596E2E7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="79D63A2551E34A71A0F83A9D244FCC3D"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1663771E-3F0E-4892-B9B9-3B3A3CFE1EBF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="79D63A2551E34A71A0F83A9D244FCC3D"/>
+            <w:pStyle w:val="30FAB6E4E19E4F8B9A12DB85D9FB9346"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1E37E004A73A48B0828481B7B71A270E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E500F75B-8C2A-459D-A181-826AF1327951}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EEBF7AD802C84E78AF785EF8A179E6BB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1238F4A0-171E-4CD6-B270-D1B0DDE72A59}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="EEBF7AD802C84E78AF785EF8A179E6BB"/>
+            <w:pStyle w:val="3CFB97ACCB6F451DBC79BE1838A55C4A"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="73EC15D5420F4BED84F2CD6FA3787D72"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2F3EA892-21FC-48A3-846B-1D5B499E40AD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="72428E22C0B145EA969ED2DB164AF5CA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{88949A09-9C82-426F-A941-9AD4917900DF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="72428E22C0B145EA969ED2DB164AF5CA"/>
+            <w:pStyle w:val="63A7B125691440C5BED4633FAE96A05C"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="04958B9EEF1741829AB33420D6980027"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA628C2E-B6DC-4E93-877F-841E01617987}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="30FAB6E4E19E4F8B9A12DB85D9FB9346"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8433ED44-9CB3-438B-A6E4-46843AA4CAE2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="30FAB6E4E19E4F8B9A12DB85D9FB9346"/>
+            <w:pStyle w:val="0AFE78B75474456AB0E68001B9143215"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2CD82C85E59B47829823D133C7FA1225"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CAA682C4-4B06-43FB-8EB1-782394E270D1}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3CFB97ACCB6F451DBC79BE1838A55C4A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4DA788A6-6A1D-4459-B268-2D60A229B325}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="3CFB97ACCB6F451DBC79BE1838A55C4A"/>
+            <w:pStyle w:val="9B78C4608F4A408AA280DFEAF631E35A"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="66986691F4434E5A94EC29AA861A2F66"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5401F805-0351-4161-BBC7-5959B115045C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="63A7B125691440C5BED4633FAE96A05C"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6E28C1D2-A9F7-4C22-94B2-EBA1481A69C5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="63A7B125691440C5BED4633FAE96A05C"/>
+            <w:pStyle w:val="6DC561A7F94C46D2905FA315FFE65A45"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5FFA81EC9F304B7A9700D1CDD6CE2B95"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DDBBAFFA-86E5-4B2E-A90D-1C714EE691B2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0AFE78B75474456AB0E68001B9143215"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{14BF83DF-21D9-4A2D-9FB6-41F1792E19C0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="0AFE78B75474456AB0E68001B9143215"/>
+            <w:pStyle w:val="C42DE3D9CF6B40DA871BD3765D8661D6"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="870F163037B344D1A481BBCA19453B37"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B725F79A-ADD4-44F2-BBDE-04B97D7401AB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9B78C4608F4A408AA280DFEAF631E35A"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6831BF56-AB6F-4A87-A1C7-1C29AC92F2CB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="9B78C4608F4A408AA280DFEAF631E35A"/>
+            <w:pStyle w:val="E5865127CDEA4740872A96776A11D191"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8FB2DBE5D25F44F19028BB3D90609069"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DA3C8047-260A-4FE5-AAE3-D0F7BFA25CA7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6DC561A7F94C46D2905FA315FFE65A45"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AB2910E3-78C7-46DE-8FC0-4A9FE53D9D6B}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="6DC561A7F94C46D2905FA315FFE65A45"/>
+            <w:pStyle w:val="96EB401269BE4A14B104F850015AA281"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A71F66364F1849D2A01D665CE52DE1D2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C4C4A8E8-ACF0-40B3-B2DF-344C1FCE5DE3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C42DE3D9CF6B40DA871BD3765D8661D6"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E7471CA2-40B1-44D0-921A-AAB617BB8DEE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="C42DE3D9CF6B40DA871BD3765D8661D6"/>
+            <w:pStyle w:val="7154AAFA3A944B5682BE36D67AA5AEE9"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="92B0EE44D47D4A4CA816ECD6705DB0C8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6BD6E1EA-6163-4F1E-A7C8-C070235B9EC7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E5865127CDEA4740872A96776A11D191"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{15F0EFD6-64DC-4347-A530-06210788985D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="E5865127CDEA4740872A96776A11D191"/>
+            <w:pStyle w:val="C29938C4FA27433F921045B1B99369A1"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4453AF780D044D048FAC4BEA77195CA3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B084C0F-5C9F-4F13-8067-FB8EBAD3D654}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="96EB401269BE4A14B104F850015AA281"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B65013B6-1275-469F-9726-4FB2E1EA024D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="96EB401269BE4A14B104F850015AA281"/>
+            <w:pStyle w:val="EA66115204CF4B53B7FFD0547AF41D25"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A6CCC0007BBF44EEB82C2425655C5CC3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DAC021CF-36E8-4328-81C4-3CA7F03E5235}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7154AAFA3A944B5682BE36D67AA5AEE9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7C82AB66-C71D-4591-8179-B9ECFC5596D5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="7154AAFA3A944B5682BE36D67AA5AEE9"/>
+            <w:pStyle w:val="08531FA55B5E4A0791138545AD1916C8"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0ABE283829804A0A87E222E444997680"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4BC7834F-C8CD-47A6-B1A6-DEAC088BA791}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C29938C4FA27433F921045B1B99369A1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{62C00E7A-1EC1-4AB8-8FA7-74B1D9915CD3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="C29938C4FA27433F921045B1B99369A1"/>
+            <w:pStyle w:val="80921EB843134322A91717A77B17FC5B"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8817FC8069E7453DACE14EA5B8D1BB82"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F90B055A-B057-4D9D-8920-0A5E7A591198}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EA66115204CF4B53B7FFD0547AF41D25"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F76BE3E-FE4A-41DD-B137-4FE0ED8FD95E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="EA66115204CF4B53B7FFD0547AF41D25"/>
+            <w:pStyle w:val="EBCE9566BF5C4ECDBA4A801A48A094D6"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6AB666EC3E634A81A392093551494FF4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38C85300-CBEC-403A-9472-5BC77A73BC63}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="08531FA55B5E4A0791138545AD1916C8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D7F24891-B165-4A79-980C-820D6C2C0499}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="08531FA55B5E4A0791138545AD1916C8"/>
+            <w:pStyle w:val="AE6F39D4EACB40E7A531BA35338BDEFB"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BD76ADACE3BD42788275F78CCC63E9D2"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D2CA82B6-D42C-4EBC-BFF6-685BC9503EC6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="80921EB843134322A91717A77B17FC5B"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F6B8269-20AB-4958-96A2-07DD656C8128}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="80921EB843134322A91717A77B17FC5B"/>
+            <w:pStyle w:val="EB12C80CFEC5430ABD2320CE273DC044"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8016095840BA4CE5B5603E744AA98DBA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC73FF32-7327-4BF8-BC6B-9480EC4C7B6D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-[...68 lines deleted...]
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AE6F39D4EACB40E7A531BA35338BDEFB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C291119C-89F9-43B1-AE78-34E97F63C178}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="AE6F39D4EACB40E7A531BA35338BDEFB"/>
+            <w:pStyle w:val="CFEDC14125FC4B24A693D341B86FA3D9"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F35743C600664A0E93DC0273CB51E9F1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{50415D29-FB02-4DCD-BEF3-DAA180544699}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EB12C80CFEC5430ABD2320CE273DC044"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AD637E84-F9CB-414A-99FF-A73A1988EA2C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="EB12C80CFEC5430ABD2320CE273DC044"/>
+            <w:pStyle w:val="C290ED5D968E48168ED3F945827FDC43"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="51A27C66A9564859BE5952B4BFCA0BCB"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A786FB9B-5244-4926-882A-0D7E29EE1A18}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="677F596A725C498C93A21B1BFB5F2E92"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{471BE6BB-52BC-401A-B9D8-86DCEA1FEBB8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="677F596A725C498C93A21B1BFB5F2E92"/>
+            <w:pStyle w:val="54E2BA1F77244267B7D82EBB93BFADA8"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B3A72302038A4EABB936EA312B4FAAF0"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{84B94022-4EE4-492B-8566-F98C57E5A76A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CFEDC14125FC4B24A693D341B86FA3D9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{30C1729E-846F-4B1C-BF74-30FE3A4D1690}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="CFEDC14125FC4B24A693D341B86FA3D9"/>
+            <w:pStyle w:val="FBB6E8F4E04F4AF8AE8B86352FFAFA80"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4E4069E592894AD3B77FDCD0D6AEDAC9"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BA8B3342-AA0B-4396-952F-EF2560D5C5A6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C290ED5D968E48168ED3F945827FDC43"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{28DA9672-1A51-4CB0-A14A-3E115D3DE559}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="C290ED5D968E48168ED3F945827FDC43"/>
+            <w:pStyle w:val="210C759F4DA74C52A291D58140810D76"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="16EF6484BE744750B71B421E768E39E3"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C4392272-4A42-4D06-B717-499D235AE8B7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="54E2BA1F77244267B7D82EBB93BFADA8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6AAFEBA-3394-4C3B-BF5A-86822B90B3E5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="54E2BA1F77244267B7D82EBB93BFADA8"/>
+            <w:pStyle w:val="6748B74C11504B3CB52DF59F9D01C890"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="84D424F93B964C009AC44A0B17DCAF32"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{54559CD9-0F22-4355-A5E1-1F0BDF28C83E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FBB6E8F4E04F4AF8AE8B86352FFAFA80"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B0D21C07-1A00-4CC4-9D23-169C86210D21}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="FBB6E8F4E04F4AF8AE8B86352FFAFA80"/>
+            <w:pStyle w:val="AD705A8E10294E1CB8E1575DDA10CF37"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F632622BB72E43418BF3B5210D3417CA"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{057C814D-E49D-46AC-86F0-96F9E5E26AAF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="210C759F4DA74C52A291D58140810D76"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7385DAB9-6993-4A21-B537-A5D5C5BB8E8D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="210C759F4DA74C52A291D58140810D76"/>
+            <w:pStyle w:val="F7FDD4F21BDF4A39B33D136B125B35E1"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4B39B630CA254D2C99D10059260C1657"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{662A3154-F117-4E87-8E8C-A41742F71DDB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6748B74C11504B3CB52DF59F9D01C890"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9445BD66-BAED-4943-9047-F90BF8F49E72}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="6748B74C11504B3CB52DF59F9D01C890"/>
+            <w:pStyle w:val="C9782A2E287744F9A530D1D3BA095E93"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D7F8BFCDA9894C26AF3E57D3B8B8EDD8"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9183A2E9-2B34-42E3-B5E9-84722937349A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AD705A8E10294E1CB8E1575DDA10CF37"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FFC6BDFB-3260-42D8-9A92-EC2C1D117459}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="AD705A8E10294E1CB8E1575DDA10CF37"/>
+            <w:pStyle w:val="89F372D5C2C44991A6A2D3072D17CFC4"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="36C2179CA81C4013A56D7BF1DF9B22BC"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7C88EA65-1159-4B83-896D-466AAFBCB3C8}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="001F4E69">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F7FDD4F21BDF4A39B33D136B125B35E1"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E18CF567-474D-47DF-9B30-B52727393F8D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="00125F15" w:rsidP="00125F15">
           <w:pPr>
-            <w:pStyle w:val="F7FDD4F21BDF4A39B33D136B125B35E1"/>
+            <w:pStyle w:val="D1FEA9C7F66A403AAAB3BBC07102D13B"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t xml:space="preserve">                                              </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4B830EA8FB5248858E655711F8301D07"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7BE567A2-8B56-41B8-BAFD-6A07820CACF6}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B6185B" w:rsidRDefault="003A7E22" w:rsidP="003A7E22">
-          <w:pPr>
-[...1 lines deleted...]
-          </w:pPr>
           <w:r w:rsidRPr="004D0B33">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t>Click or type here to enter text.</w:t>
           </w:r>
           <w:r w:rsidRPr="004D0B33">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="004D0B33">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="004D0B33">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="004D0B33">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:br/>
           </w:r>
@@ -23588,206 +27009,825 @@
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="004D0B33">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="004D0B33">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidRPr="004D0B33">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:rFonts w:cs="Open Sans"/>
             </w:rPr>
             <w:br/>
-          </w:r>
-[...67 lines deleted...]
-            <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F182748D8BD14043AA1E10CC4EE56AE4"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E1A6B961-C1F2-4C27-95CA-0B2BDCB836CD}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B44148" w:rsidRDefault="00DF609E" w:rsidP="00DF609E">
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C9782A2E287744F9A530D1D3BA095E93"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4C8DDF61-DF34-409C-A4C9-A4537F6A2BC0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009177B8" w:rsidRDefault="001F46F9" w:rsidP="001F46F9">
           <w:pPr>
-            <w:pStyle w:val="F182748D8BD14043AA1E10CC4EE56AE4"/>
+            <w:pStyle w:val="D77578C703A442809FE93853ECD51B75"/>
           </w:pPr>
           <w:r w:rsidRPr="00B31B58">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
             </w:rPr>
             <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="89F372D5C2C44991A6A2D3072D17CFC4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{45CF4EEA-30DA-421B-9F69-D1EE5F0811B1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="009177B8" w:rsidRDefault="001F46F9" w:rsidP="001F46F9">
+          <w:pPr>
+            <w:pStyle w:val="90DF6E12BDED4EC4A5BA480FDA0D973A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D77578C703A442809FE93853ECD51B75"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6316EF38-97C5-42C8-8BAB-6E19A84DE340}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF5A96" w:rsidRDefault="009177B8" w:rsidP="009177B8">
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90DF6E12BDED4EC4A5BA480FDA0D973A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2CD56C05-EE34-4A90-AC55-8856EBE5B6EE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AF5A96" w:rsidRDefault="009177B8" w:rsidP="009177B8">
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D4F8769939DB4D0D9780962D3780C409"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59E54B9C-D5EF-4040-A229-1BEC431711EA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="99D115B43DF74E728D3969CB5A70FE41"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D05670C6-6FDD-41DD-9649-14FBE986B52B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5796A546553446F98C359759472DE9D"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B2B01A56-3495-4FC2-96C6-D71964E6E651}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="601659A2C07E4110A2D0EB5E76956D0F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B4988AC-2C04-412F-A280-F0EC85C44D06}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="00D45AAC">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:highlight w:val="yellow"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F05FB2C1E9A241D9A244DDCC6836D6E5"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DA88CB9C-9A03-4D15-9512-EDB19DD3064B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0394363F4431455D81F125F34E1DC524"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D2C9CADD-36D2-4C92-A79E-DD23942D518C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AA4422DAAA974A5783E4A02B09DD2666"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9623563E-1A56-4A5B-B1D9-4A4E4F897D1B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FA7C26194EC4491DBFE91990CDAD8AA3"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{08257858-012D-422B-8784-5D2AD7817AAB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7A23A156E5754B9281EE2563487C5DD6"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BA412239-FB52-4D81-88B7-D5AA6E6975C0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3D9FA5E973C24D34B5EB53281FC29F0E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{59204F04-2325-492D-9D56-DE4C38A9BEBD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="003036BC" w:rsidRDefault="00C23AE4" w:rsidP="00C23AE4">
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3B166A29C10F46FAAD1835A4E9EA4EF6"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9045029C-1987-4CF3-8D54-9600DB6F7F50}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008A3B65" w:rsidRDefault="00CD5A16" w:rsidP="00CD5A16">
+          <w:pPr>
+            <w:pStyle w:val="3B166A29C10F46FAAD1835A4E9EA4EF6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00225C8B">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                         </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="37649156D89F4B8B86E5970A831E3F17"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{38D0090F-18DB-487D-86EA-647928F124DE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008A3B65" w:rsidRDefault="00CD5A16" w:rsidP="00CD5A16">
+          <w:pPr>
+            <w:pStyle w:val="37649156D89F4B8B86E5970A831E3F17"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="46A8AC891E7944BF8D7275D625189684"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E1CD41CD-BA8D-4BF1-8A5E-AB34BD286221}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008A3B65" w:rsidRDefault="00CD5A16" w:rsidP="00CD5A16">
+          <w:pPr>
+            <w:pStyle w:val="46A8AC891E7944BF8D7275D625189684"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00225C8B">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                         </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8676172DD03946D8A6267C824BF53211"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{913522DA-83BA-4399-9270-F916D988EBC2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008A3B65" w:rsidRDefault="00CD5A16" w:rsidP="00CD5A16">
+          <w:pPr>
+            <w:pStyle w:val="8676172DD03946D8A6267C824BF53211"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="85BCB226A2F442AFA3190E208484C420"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1552AAE7-1FF8-4175-8728-195311BE2E25}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008A3B65" w:rsidRDefault="00CD5A16" w:rsidP="00CD5A16">
+          <w:pPr>
+            <w:pStyle w:val="85BCB226A2F442AFA3190E208484C420"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00225C8B">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                         </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4D12EDF27276492B8DFE98B3AAFC9C2B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4519C209-3345-49CB-9B6E-54C1504C6CF9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008A3B65" w:rsidRDefault="00CD5A16" w:rsidP="00CD5A16">
+          <w:pPr>
+            <w:pStyle w:val="4D12EDF27276492B8DFE98B3AAFC9C2B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9166E2A545B64B41AB2A838BB1C2E2B3"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0DA20F80-45F6-4500-B2F8-9B37FC3116A1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0087503D" w:rsidRDefault="008A3B65" w:rsidP="008A3B65">
+          <w:pPr>
+            <w:pStyle w:val="9166E2A545B64B41AB2A838BB1C2E2B3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B31B58">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                              </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7A682D7186354846941B405DE47AD765"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1364ADC8-DE49-498D-8363-42FDFEBC1C2A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0087503D" w:rsidRDefault="008A3B65" w:rsidP="008A3B65">
+          <w:pPr>
+            <w:pStyle w:val="7A682D7186354846941B405DE47AD765"/>
+          </w:pPr>
+          <w:r w:rsidRPr="001F4E69">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:cs="Open Sans"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:t>Click or type here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PT Serif">
     <w:panose1 w:val="020A0603040505020204"/>
@@ -23797,72 +27837,87 @@
     <w:sig w:usb0="A00002EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD73A0"/>
     <w:rsid w:val="00125F15"/>
     <w:rsid w:val="00137E90"/>
     <w:rsid w:val="00153BB1"/>
+    <w:rsid w:val="001F46F9"/>
     <w:rsid w:val="002326C8"/>
     <w:rsid w:val="002B7291"/>
+    <w:rsid w:val="003036BC"/>
     <w:rsid w:val="00306887"/>
     <w:rsid w:val="003A7E22"/>
     <w:rsid w:val="003E3B38"/>
     <w:rsid w:val="004F1D9D"/>
+    <w:rsid w:val="005B72B0"/>
     <w:rsid w:val="0064526A"/>
     <w:rsid w:val="00652026"/>
     <w:rsid w:val="0067417D"/>
+    <w:rsid w:val="006E3559"/>
     <w:rsid w:val="00792823"/>
     <w:rsid w:val="00873A5E"/>
+    <w:rsid w:val="0087503D"/>
+    <w:rsid w:val="0088665E"/>
+    <w:rsid w:val="008A3B65"/>
+    <w:rsid w:val="008C2870"/>
     <w:rsid w:val="00916023"/>
+    <w:rsid w:val="009177B8"/>
     <w:rsid w:val="00932B6D"/>
+    <w:rsid w:val="00AF5A96"/>
     <w:rsid w:val="00B44148"/>
     <w:rsid w:val="00B6185B"/>
     <w:rsid w:val="00C20C4A"/>
+    <w:rsid w:val="00C23AE4"/>
+    <w:rsid w:val="00C254E0"/>
+    <w:rsid w:val="00CD5A16"/>
     <w:rsid w:val="00CE4236"/>
     <w:rsid w:val="00D06799"/>
+    <w:rsid w:val="00D113B9"/>
     <w:rsid w:val="00DC141F"/>
     <w:rsid w:val="00DD73A0"/>
     <w:rsid w:val="00DE3C78"/>
     <w:rsid w:val="00DF609E"/>
+    <w:rsid w:val="00E4473D"/>
     <w:rsid w:val="00E9181E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -24273,51 +28328,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003A7E22"/>
+    <w:rsid w:val="008A3B65"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FEB5F55D088A481CADDE0CF242BAEE7A21">
     <w:name w:val="FEB5F55D088A481CADDE0CF242BAEE7A21"/>
     <w:rsid w:val="00916023"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C697961684B040BEBEE2C3ADEBC1A3C620">
     <w:name w:val="C697961684B040BEBEE2C3ADEBC1A3C620"/>
     <w:rsid w:val="00916023"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
@@ -24370,76 +28425,64 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8F9D4C3F27F40419AE712BF6AC4E2CB">
     <w:name w:val="F8F9D4C3F27F40419AE712BF6AC4E2CB"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9640F497F5FF4226A9DF9B228809CD58">
     <w:name w:val="9640F497F5FF4226A9DF9B228809CD58"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E53426F297D14C7EB062C9C3C3F857FB">
     <w:name w:val="E53426F297D14C7EB062C9C3C3F857FB"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3497E93E5BE24D59A0498545ECE29CF8">
     <w:name w:val="3497E93E5BE24D59A0498545ECE29CF8"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="63CD6D5CB4CE4275A34A7209E5A974C3">
     <w:name w:val="63CD6D5CB4CE4275A34A7209E5A974C3"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A99C5CD5DFD94047900C1011EEDB4B42">
     <w:name w:val="A99C5CD5DFD94047900C1011EEDB4B42"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81DBCB77BCAB4110A23E3C57F35CA6ED">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6E782EA5A4644CCB4E2B54DB48A37C5">
     <w:name w:val="F6E782EA5A4644CCB4E2B54DB48A37C5"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3DC3A889C4E40CC8D557C9C1FDF658D">
     <w:name w:val="D3DC3A889C4E40CC8D557C9C1FDF658D"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="373E40EF135C4F468379C926917C1DC9">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DB4DB243D1774D43AAE2601F4B06B6E8">
     <w:name w:val="DB4DB243D1774D43AAE2601F4B06B6E8"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D6FD03C239F4322A32B0D325B9E31FB">
     <w:name w:val="8D6FD03C239F4322A32B0D325B9E31FB"/>
-    <w:rsid w:val="00125F15"/>
-[...2 lines deleted...]
-    <w:name w:val="122E4CC60E624E4B94D6D2AF7ED8CD26"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F53908DE28104239935DCE311B0CB003">
     <w:name w:val="F53908DE28104239935DCE311B0CB003"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4BD8C108E144B8FA572EB345EAC9597">
     <w:name w:val="F4BD8C108E144B8FA572EB345EAC9597"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AE17FC5D1F849438FAC494760CB58D1">
     <w:name w:val="9AE17FC5D1F849438FAC494760CB58D1"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="737E0FF380C54840A231A029B9347DA8">
     <w:name w:val="737E0FF380C54840A231A029B9347DA8"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="79D63A2551E34A71A0F83A9D244FCC3D">
     <w:name w:val="79D63A2551E34A71A0F83A9D244FCC3D"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EEBF7AD802C84E78AF785EF8A179E6BB">
     <w:name w:val="EEBF7AD802C84E78AF785EF8A179E6BB"/>
     <w:rsid w:val="00125F15"/>
@@ -24530,2116 +28573,177 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="54E2BA1F77244267B7D82EBB93BFADA8">
     <w:name w:val="54E2BA1F77244267B7D82EBB93BFADA8"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FBB6E8F4E04F4AF8AE8B86352FFAFA80">
     <w:name w:val="FBB6E8F4E04F4AF8AE8B86352FFAFA80"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="210C759F4DA74C52A291D58140810D76">
     <w:name w:val="210C759F4DA74C52A291D58140810D76"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6748B74C11504B3CB52DF59F9D01C890">
     <w:name w:val="6748B74C11504B3CB52DF59F9D01C890"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AD705A8E10294E1CB8E1575DDA10CF37">
     <w:name w:val="AD705A8E10294E1CB8E1575DDA10CF37"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7FDD4F21BDF4A39B33D136B125B35E1">
     <w:name w:val="F7FDD4F21BDF4A39B33D136B125B35E1"/>
     <w:rsid w:val="00125F15"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="371E679A10174DCC9B5A0E3045DDD8FB2">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9782A2E287744F9A530D1D3BA095E93">
+    <w:name w:val="C9782A2E287744F9A530D1D3BA095E93"/>
+    <w:rsid w:val="001F46F9"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CB724EA2EAF4A08A5ACFB5EE1F607CA2">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="89F372D5C2C44991A6A2D3072D17CFC4">
+    <w:name w:val="89F372D5C2C44991A6A2D3072D17CFC4"/>
+    <w:rsid w:val="001F46F9"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72BC688F36C6475DAAC8487606B33B792">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1FEA9C7F66A403AAAB3BBC07102D13B">
+    <w:name w:val="D1FEA9C7F66A403AAAB3BBC07102D13B"/>
+    <w:rsid w:val="001F46F9"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A4EB026EF4C4AA698A287796941521D2">
-[...1907 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97B5C1BFDE3F4FD7AEDC07412F2BD134">
+    <w:name w:val="97B5C1BFDE3F4FD7AEDC07412F2BD134"/>
+    <w:rsid w:val="001F46F9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3A72302038A4EABB936EA312B4FAAF01">
     <w:name w:val="B3A72302038A4EABB936EA312B4FAAF01"/>
-    <w:rsid w:val="003A7E22"/>
-[...10 lines deleted...]
-    <w:name w:val="4E4069E592894AD3B77FDCD0D6AEDAC91"/>
     <w:rsid w:val="003A7E22"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="16EF6484BE744750B71B421E768E39E31">
     <w:name w:val="16EF6484BE744750B71B421E768E39E31"/>
     <w:rsid w:val="003A7E22"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:eastAsia="Times New Roman" w:hAnsi="Open Sans" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="84D424F93B964C009AC44A0B17DCAF321">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D77578C703A442809FE93853ECD51B75">
+    <w:name w:val="D77578C703A442809FE93853ECD51B75"/>
+    <w:rsid w:val="009177B8"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F632622BB72E43418BF3B5210D3417CA1">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90DF6E12BDED4EC4A5BA480FDA0D973A">
+    <w:name w:val="90DF6E12BDED4EC4A5BA480FDA0D973A"/>
+    <w:rsid w:val="009177B8"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B39B630CA254D2C99D10059260C16571">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4F8769939DB4D0D9780962D3780C409">
+    <w:name w:val="D4F8769939DB4D0D9780962D3780C409"/>
+    <w:rsid w:val="00C23AE4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D7F8BFCDA9894C26AF3E57D3B8B8EDD81">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99D115B43DF74E728D3969CB5A70FE41">
+    <w:name w:val="99D115B43DF74E728D3969CB5A70FE41"/>
+    <w:rsid w:val="00C23AE4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36C2179CA81C4013A56D7BF1DF9B22BC1">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5796A546553446F98C359759472DE9D">
+    <w:name w:val="F5796A546553446F98C359759472DE9D"/>
+    <w:rsid w:val="00C23AE4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92479BC2774D4E06897D5479676D41461">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="601659A2C07E4110A2D0EB5E76956D0F">
+    <w:name w:val="601659A2C07E4110A2D0EB5E76956D0F"/>
+    <w:rsid w:val="00C23AE4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B830EA8FB5248858E655711F8301D071">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F05FB2C1E9A241D9A244DDCC6836D6E5">
+    <w:name w:val="F05FB2C1E9A241D9A244DDCC6836D6E5"/>
+    <w:rsid w:val="00C23AE4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0394363F4431455D81F125F34E1DC524">
+    <w:name w:val="0394363F4431455D81F125F34E1DC524"/>
+    <w:rsid w:val="00C23AE4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA4422DAAA974A5783E4A02B09DD2666">
+    <w:name w:val="AA4422DAAA974A5783E4A02B09DD2666"/>
+    <w:rsid w:val="00C23AE4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA7C26194EC4491DBFE91990CDAD8AA3">
+    <w:name w:val="FA7C26194EC4491DBFE91990CDAD8AA3"/>
+    <w:rsid w:val="00C23AE4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A23A156E5754B9281EE2563487C5DD6">
+    <w:name w:val="7A23A156E5754B9281EE2563487C5DD6"/>
+    <w:rsid w:val="00C23AE4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D9FA5E973C24D34B5EB53281FC29F0E">
+    <w:name w:val="3D9FA5E973C24D34B5EB53281FC29F0E"/>
+    <w:rsid w:val="00C23AE4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B166A29C10F46FAAD1835A4E9EA4EF6">
+    <w:name w:val="3B166A29C10F46FAAD1835A4E9EA4EF6"/>
+    <w:rsid w:val="00CD5A16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="37649156D89F4B8B86E5970A831E3F17">
+    <w:name w:val="37649156D89F4B8B86E5970A831E3F17"/>
+    <w:rsid w:val="00CD5A16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46A8AC891E7944BF8D7275D625189684">
+    <w:name w:val="46A8AC891E7944BF8D7275D625189684"/>
+    <w:rsid w:val="00CD5A16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8676172DD03946D8A6267C824BF53211">
+    <w:name w:val="8676172DD03946D8A6267C824BF53211"/>
+    <w:rsid w:val="00CD5A16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85BCB226A2F442AFA3190E208484C420">
+    <w:name w:val="85BCB226A2F442AFA3190E208484C420"/>
+    <w:rsid w:val="00CD5A16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D12EDF27276492B8DFE98B3AAFC9C2B">
+    <w:name w:val="4D12EDF27276492B8DFE98B3AAFC9C2B"/>
+    <w:rsid w:val="00CD5A16"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9F0538E9D634C67A9D439F94D1B86B0">
+    <w:name w:val="B9F0538E9D634C67A9D439F94D1B86B0"/>
+    <w:rsid w:val="008A3B65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BED32B4DEA6D466F9B06D873CE6309C7">
+    <w:name w:val="BED32B4DEA6D466F9B06D873CE6309C7"/>
+    <w:rsid w:val="008A3B65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9166E2A545B64B41AB2A838BB1C2E2B3">
+    <w:name w:val="9166E2A545B64B41AB2A838BB1C2E2B3"/>
+    <w:rsid w:val="008A3B65"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A682D7186354846941B405DE47AD765">
+    <w:name w:val="7A682D7186354846941B405DE47AD765"/>
+    <w:rsid w:val="008A3B65"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -26886,73 +28990,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9569DE2B-E133-4207-AC10-C6E06482BE54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>11482</Characters>
+  <Pages>12</Pages>
+  <Words>2220</Words>
+  <Characters>13496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>112</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13337</CharactersWithSpaces>
+  <CharactersWithSpaces>15685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marina Sahm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>