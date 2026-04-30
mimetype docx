--- v0 (2025-10-17)
+++ v1 (2026-04-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6DA15B51" w14:textId="6135AF67" w:rsidR="00000000" w:rsidRPr="00950352" w:rsidRDefault="007F46E4" w:rsidP="006E64BA">
+    <w:p w14:paraId="6DA15B51" w14:textId="6135AF67" w:rsidR="00CB6A7C" w:rsidRPr="00950352" w:rsidRDefault="007F46E4" w:rsidP="006E64BA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Guidelines</w:t>
       </w:r>
       <w:r w:rsidR="00FB4DB3" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
@@ -57,139 +57,173 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Preparing </w:t>
       </w:r>
       <w:r w:rsidR="008710C4" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00CA0782" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dissertation Proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDB10A8" w14:textId="1084DFAD" w:rsidR="006A44A3" w:rsidRPr="00950352" w:rsidRDefault="006A44A3" w:rsidP="006E64BA">
+    <w:p w14:paraId="5BDB10A8" w14:textId="0839BA80" w:rsidR="006A44A3" w:rsidRPr="00950352" w:rsidRDefault="006A44A3" w:rsidP="006E64BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(§ 8 doctoral regulations of the Computer Science Faculty </w:t>
+        <w:t xml:space="preserve">(§ </w:t>
+      </w:r>
+      <w:r w:rsidR="004F738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950352">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doctoral regulations of the Computer Science Faculty </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B535526" w14:textId="222FF8A4" w:rsidR="006A44A3" w:rsidRPr="00950352" w:rsidRDefault="006A44A3" w:rsidP="006E64BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of the University of Koblenz)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="031CEF57" w14:textId="45010A7F" w:rsidR="002F6EA6" w:rsidRPr="00950352" w:rsidRDefault="002F6EA6" w:rsidP="00D35DB7">
       <w:pPr>
         <w:spacing w:before="480" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Purpose of Handout</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6239218B" w14:textId="5FC2253D" w:rsidR="00DB51DB" w:rsidRPr="00950352" w:rsidRDefault="00DB51DB" w:rsidP="006E64BA">
+    <w:p w14:paraId="6239218B" w14:textId="271CC655" w:rsidR="00DB51DB" w:rsidRPr="00950352" w:rsidRDefault="00DB51DB" w:rsidP="006E64BA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">s defined in § 8 (3.6.) of the </w:t>
+        <w:t xml:space="preserve">s defined in § </w:t>
+      </w:r>
+      <w:r w:rsidR="004F738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>12 (4) e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00950352">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="005928A9" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00CA0782" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>octoral</w:t>
       </w:r>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -358,69 +392,58 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">dissertation </w:t>
       </w:r>
       <w:r w:rsidR="00CA0782" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44C8B9B9" w14:textId="062BB2FF" w:rsidR="00CA0782" w:rsidRPr="00950352" w:rsidRDefault="006E64BA" w:rsidP="00D35DB7">
       <w:pPr>
         <w:spacing w:before="360" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Formatting</w:t>
-[...9 lines deleted...]
-        <w:t>: Regulations</w:t>
+        <w:t>Formatting: Regulations</w:t>
       </w:r>
       <w:r w:rsidR="00FB4DB3" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Recommendations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6389BB15" w14:textId="3DEFED00" w:rsidR="00CA0782" w:rsidRPr="00950352" w:rsidRDefault="00CA0782" w:rsidP="006E64BA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -470,150 +493,151 @@
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">octoral </w:t>
       </w:r>
       <w:r w:rsidR="005928A9" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>egulations):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DAFC68" w14:textId="7CB77EA0" w:rsidR="00CA0782" w:rsidRDefault="00CA0782" w:rsidP="006E64BA">
+    <w:p w14:paraId="4CC54CA6" w14:textId="387181EC" w:rsidR="00950352" w:rsidRPr="004F738F" w:rsidRDefault="00CA0782" w:rsidP="004B000A">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00950352">
+      <w:r w:rsidRPr="004F738F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The description of the dissertation project should not exceed the </w:t>
       </w:r>
-      <w:r w:rsidR="006A52AF" w:rsidRPr="00950352">
+      <w:r w:rsidR="006A52AF" w:rsidRPr="004F738F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>maximum</w:t>
       </w:r>
-      <w:r w:rsidRPr="00950352">
-[...7 lines deleted...]
-      <w:r w:rsidR="00950352">
+      <w:r w:rsidRPr="004F738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidR="004F738F" w:rsidRPr="004F738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>10 pages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F738F">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (excluding</w:t>
+      </w:r>
+      <w:r w:rsidR="00950352" w:rsidRPr="004F738F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> title, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00950352">
+      <w:r w:rsidRPr="004F738F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>references</w:t>
       </w:r>
-      <w:r w:rsidR="00950352">
+      <w:r w:rsidR="00950352" w:rsidRPr="004F738F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, index, table of figures</w:t>
       </w:r>
-      <w:r w:rsidRPr="00950352">
+      <w:r w:rsidRPr="004F738F">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and appendices)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC54CA6" w14:textId="77777777" w:rsidR="00950352" w:rsidRPr="00950352" w:rsidRDefault="00950352" w:rsidP="006E64BA">
+    <w:p w14:paraId="2D11EB36" w14:textId="58E79D44" w:rsidR="00CA0782" w:rsidRPr="00950352" w:rsidRDefault="00CA0782" w:rsidP="006E64BA">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The dissertation proposal should be submitted electronically in a </w:t>
       </w:r>
       <w:r w:rsidR="00950352" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pdf format</w:t>
       </w:r>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in addition to the submission in paper form with all other documents)</w:t>
       </w:r>
     </w:p>
@@ -828,79 +852,71 @@
         </w:rPr>
         <w:t>use and cite relevant literature.</w:t>
       </w:r>
       <w:r w:rsidR="005928A9" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00113A4F" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="005928A9" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">t is recommended to select one of the standard citation and formatting styles (e.g., Harvard, APA) and prepare the document using the selected citation style. Candidates are strongly encouraged to submit a document with clear and consistent formatting to improve </w:t>
-[...8 lines deleted...]
-        <w:t>readability. The following guidelines should be used to help you prepare and structure your PhD proposal.</w:t>
+        <w:t>t is recommended to select one of the standard citation and formatting styles (e.g., Harvard, APA) and prepare the document using the selected citation style. Candidates are strongly encouraged to submit a document with clear and consistent formatting to improve readability. The following guidelines should be used to help you prepare and structure your PhD proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001BE9AA" w14:textId="1E660AC4" w:rsidR="00CA0782" w:rsidRPr="00950352" w:rsidRDefault="00CA0782" w:rsidP="00D35DB7">
       <w:pPr>
         <w:spacing w:before="360" w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Content</w:t>
       </w:r>
       <w:r w:rsidR="00BB0C97" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Structure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD22FC9" w14:textId="57BF1F67" w:rsidR="002F6EA6" w:rsidRPr="00950352" w:rsidRDefault="006E64BA" w:rsidP="006E64BA">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
@@ -1527,87 +1543,87 @@
                 <w:sz w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>, and Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00666CE7" w:rsidRPr="00950352" w14:paraId="1EE0B80C" w14:textId="77777777" w:rsidTr="009E07D8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E9C04B6" w14:textId="37B255F6" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="00160EAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950352">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Relevance, Problem, and Motivation</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54DA5D19" w14:textId="0096525E" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="006A44A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CC7DB56" w14:textId="66765B89" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="002F6EA6">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950352">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>What is the research topic/phenomenon of interest?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BE59FBE" w14:textId="1EED0DD2" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="002F6EA6">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950352">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Why is the topic relevant to theory and practice?</w:t>
             </w:r>
@@ -2567,51 +2583,50 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Are there existing or planned collaborations in the context of the dissertation? (e.g., with researchers, companies)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00666CE7" w:rsidRPr="00950352" w14:paraId="345A2623" w14:textId="77777777" w:rsidTr="0094102E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="044AB1C0" w14:textId="75912B6C" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="006A44A3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950352">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Technical Requirements and Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CD67343" w14:textId="6DCA1A40" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="002F6EA6">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="40"/>
               <w:ind w:left="315" w:hanging="284"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950352">
               <w:rPr>
@@ -2657,50 +2672,51 @@
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Does the research group have the necessary technical equipment? If not, how will the equipment be obtained?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00666CE7" w:rsidRPr="00950352" w14:paraId="7C339AC1" w14:textId="77777777" w:rsidTr="007E7544">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25FC8228" w14:textId="7429F618" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="00160EAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950352">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Funding and Time Availability</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="309F7462" w14:textId="4557F549" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="00160EAC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00950352">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(external doctoral students)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BB98610" w14:textId="3C48E259" w:rsidR="00666CE7" w:rsidRPr="00950352" w:rsidRDefault="00666CE7" w:rsidP="002F6EA6">
             <w:pPr>
@@ -3069,113 +3085,112 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>such as</w:t>
       </w:r>
       <w:r w:rsidR="0031364B" w:rsidRPr="00950352">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> technical requirements).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006A44A3" w:rsidRPr="00950352">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
-    <w:altName w:val="Open Sans Italic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B254F15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="48848656"/>
     <w:lvl w:ilvl="0" w:tplc="04070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4367,156 +4382,159 @@
   <w:num w:numId="5" w16cid:durableId="865141423">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1484813153">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="951352846">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1156915122">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2111119179">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1803420511">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2092654930">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYytjAytTQ3NTYxtDQxNzZR0lEKTi0uzszPAykwqgUA2ua5SCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00DB51DB"/>
     <w:rsid w:val="000451F1"/>
     <w:rsid w:val="00077443"/>
     <w:rsid w:val="00113A4F"/>
     <w:rsid w:val="00160EAC"/>
     <w:rsid w:val="00285EEC"/>
     <w:rsid w:val="002C618F"/>
     <w:rsid w:val="002D3877"/>
     <w:rsid w:val="002F6EA6"/>
     <w:rsid w:val="00310DAA"/>
     <w:rsid w:val="0031364B"/>
     <w:rsid w:val="003B34B8"/>
     <w:rsid w:val="003B4E92"/>
     <w:rsid w:val="004658C2"/>
+    <w:rsid w:val="004C0188"/>
+    <w:rsid w:val="004F738F"/>
     <w:rsid w:val="005171AC"/>
     <w:rsid w:val="00585921"/>
     <w:rsid w:val="005928A9"/>
     <w:rsid w:val="00666CE7"/>
     <w:rsid w:val="00686932"/>
     <w:rsid w:val="006A3211"/>
     <w:rsid w:val="006A44A3"/>
     <w:rsid w:val="006A52AF"/>
     <w:rsid w:val="006E64BA"/>
     <w:rsid w:val="00772063"/>
     <w:rsid w:val="00783BF5"/>
     <w:rsid w:val="007F46E4"/>
     <w:rsid w:val="007F58CD"/>
     <w:rsid w:val="00835FA9"/>
     <w:rsid w:val="008522F0"/>
     <w:rsid w:val="008710C4"/>
     <w:rsid w:val="008A1762"/>
     <w:rsid w:val="00907DCA"/>
     <w:rsid w:val="00950352"/>
     <w:rsid w:val="009E07D8"/>
     <w:rsid w:val="00A70A79"/>
     <w:rsid w:val="00AA52FA"/>
     <w:rsid w:val="00B45BCE"/>
     <w:rsid w:val="00B92F0D"/>
     <w:rsid w:val="00BB0C97"/>
     <w:rsid w:val="00CA0782"/>
+    <w:rsid w:val="00CB6A7C"/>
     <w:rsid w:val="00D35DB7"/>
     <w:rsid w:val="00D905F4"/>
     <w:rsid w:val="00DB51DB"/>
     <w:rsid w:val="00DC5C03"/>
     <w:rsid w:val="00DF50DA"/>
     <w:rsid w:val="00E00D16"/>
     <w:rsid w:val="00E25DA8"/>
     <w:rsid w:val="00E26B5D"/>
     <w:rsid w:val="00E43E9B"/>
     <w:rsid w:val="00E6337E"/>
     <w:rsid w:val="00EA04ED"/>
     <w:rsid w:val="00EF0303"/>
     <w:rsid w:val="00EF406A"/>
     <w:rsid w:val="00F613F9"/>
     <w:rsid w:val="00FB4DB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6585AE79"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7A5E09C6-C6DD-4187-B490-BBACFD707BF0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5044,51 +5062,51 @@
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00E26B5D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F613F9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2047636444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5336,76 +5354,76 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>961</Words>
-  <Characters>6061</Characters>
+  <Characters>6060</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7008</CharactersWithSpaces>
+  <CharactersWithSpaces>7007</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tobias Krämer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>