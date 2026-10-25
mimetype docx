--- v0 (2026-03-26)
+++ v1 (2026-10-25)
@@ -104,51 +104,51 @@
         </w:rPr>
         <w:t>Support fund for female students and scientists</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="371C821B" w14:textId="7DC118DD" w:rsidR="004C6E1C" w:rsidRPr="009F7A26" w:rsidRDefault="00B541D9" w:rsidP="009F7A26">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="009F7A26">
+      <w:r w:rsidRPr="009F7A26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> f</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>or scientists</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB811A2" w14:textId="7CB3F1D5" w:rsidR="004C6E1C" w:rsidRPr="009F7A26" w:rsidRDefault="00B541D9" w:rsidP="009F7A26">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -156,109 +156,124 @@
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>personal data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F896D29" w14:textId="7809A9CF" w:rsidR="004C6E1C" w:rsidRPr="009F7A26" w:rsidRDefault="00B541D9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="009F7A26">
+      <w:r w:rsidRPr="009F7A26">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ame: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162D9AA9" w14:textId="777FF730" w:rsidR="004C6E1C" w:rsidRPr="009F7A26" w:rsidRDefault="00B541D9">
+    <w:p w14:paraId="162D9AA9" w14:textId="777FF730" w:rsidR="004C6E1C" w:rsidRDefault="00B541D9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="009F7A26">
+      <w:r w:rsidRPr="009F7A26">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="009F7A26">
+      <w:r w:rsidRPr="009F7A26">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BC7B72" w14:textId="6733D845" w:rsidR="00B25921" w:rsidRPr="009F7A26" w:rsidRDefault="00B25921">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>phone number:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E92F3EC" w14:textId="1565CDB1" w:rsidR="004C6E1C" w:rsidRPr="009F7A26" w:rsidRDefault="00B541D9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>status group</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="009F7A26">
+      <w:r w:rsidRPr="009F7A26">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A49D39" w14:textId="20D61094" w:rsidR="004C6E1C" w:rsidRPr="009F7A26" w:rsidRDefault="00B541D9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>faculty</w:t>
       </w:r>
       <w:r w:rsidR="009F7A26">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -768,92 +783,93 @@
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Unterschrift</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="714EE8B6" w14:textId="77777777" w:rsidR="003E7E2E" w:rsidRPr="003E7E2E" w:rsidRDefault="003E7E2E" w:rsidP="003E7E2E"/>
     <w:p w14:paraId="40AE9051" w14:textId="71A7D33A" w:rsidR="003E7E2E" w:rsidRPr="003E7E2E" w:rsidRDefault="003E7E2E" w:rsidP="003E7E2E"/>
     <w:p w14:paraId="2314E2C2" w14:textId="55284D0E" w:rsidR="003E7E2E" w:rsidRPr="00B541D9" w:rsidRDefault="00B541D9" w:rsidP="00B541D9">
       <w:r w:rsidRPr="006A1305">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please send the printed and signed application, including all attachments, to the Central Equal Opportunities Officer (PO Box 158) and also email the documents in advance as a </w:t>
       </w:r>
       <w:r w:rsidRPr="006A1305">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>single</w:t>
       </w:r>
       <w:r w:rsidRPr="006A1305">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> PDF to gleichstellung@uni-koblenz.de.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003E7E2E" w:rsidRPr="00B541D9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6815FCDC" w14:textId="77777777" w:rsidR="002D17F0" w:rsidRDefault="002D17F0">
+    <w:p w14:paraId="149A4A87" w14:textId="77777777" w:rsidR="00163889" w:rsidRDefault="00163889">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43B02AA5" w14:textId="77777777" w:rsidR="002D17F0" w:rsidRDefault="002D17F0">
+    <w:p w14:paraId="27B25327" w14:textId="77777777" w:rsidR="00163889" w:rsidRDefault="00163889">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -864,106 +880,109 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F260DCC" w14:textId="77777777" w:rsidR="002D17F0" w:rsidRDefault="002D17F0">
+    <w:p w14:paraId="1D7E5952" w14:textId="77777777" w:rsidR="00163889" w:rsidRDefault="00163889">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16EB82A6" w14:textId="77777777" w:rsidR="002D17F0" w:rsidRDefault="002D17F0">
+    <w:p w14:paraId="7FD2AA2C" w14:textId="77777777" w:rsidR="00163889" w:rsidRDefault="00163889">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="168"/>
+  <w:zoom w:percent="185"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F7A26"/>
+    <w:rsid w:val="00163889"/>
     <w:rsid w:val="002D17F0"/>
     <w:rsid w:val="00302BE3"/>
     <w:rsid w:val="003331D0"/>
+    <w:rsid w:val="003B7642"/>
     <w:rsid w:val="003E7E2E"/>
     <w:rsid w:val="004C6E1C"/>
     <w:rsid w:val="005040DF"/>
     <w:rsid w:val="008054E9"/>
     <w:rsid w:val="009F7A26"/>
     <w:rsid w:val="00AC4ED7"/>
+    <w:rsid w:val="00B25921"/>
     <w:rsid w:val="00B541D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -13395,55 +13414,55 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62275D77-D79D-5F45-8168-7BA3DD5BE33C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Erste Vorlage Antrag weiter.kommen - Wissenschaftlerinnen.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>584</Characters>
+  <Pages>2</Pages>
+  <Words>94</Words>
+  <Characters>596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>675</CharactersWithSpaces>
+  <CharactersWithSpaces>689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>